--- v0 (2026-02-04)
+++ v1 (2026-05-12)
@@ -51,868 +51,868 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Renato Pazianoto</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/1/ind_01_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/1/ind_01_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador Renato Pazianoto, na forma regimental, indica ao Executivo Municipal, que estude a viabilidade de reforma da ponte de madeira localizada na Estrada Municipal no Rio Pedreiras, adentro da propriedade do Sr. Dorcilio Gonçalves do Carmo (Bira).</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/42/ind_02_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/42/ind_02_2017.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL, PARA QUE ENCAMINHE AO SETOR COMPETENTE PARA QUE SEJA FEITO A SINALIZAÇÃO DE SOLO NA RUA SANTA ISABEL ESQUINA COM A RUA JOÃO ANTONIO</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>José Augusto</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/43/ind_03_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/43/ind_03_2017.pdf</t>
   </si>
   <si>
     <t>Indica instalação de aparelhos de ginástica (academia) na Praça da Matriz</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Joao Licurgo</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/44/ind_04_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/44/ind_04_2017.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição de barracas de feirantes e que sejam disponibilizadas mediante comodato</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/45/ind_05_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/45/ind_05_2017.pdf</t>
   </si>
   <si>
     <t>Indica para que seja realizada a limpeza do terreno em que fica o CRAS no bairro Recanto dos 18.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Marcelo Amado</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/46/ind_06_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/46/ind_06_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a criação de um concurso para escolha do Hino Municipal de Ipiguá</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/47/ind_07_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/47/ind_07_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Presidente desta Casa, a demarcação / sinalização de uma vaga para estacionamento de automóveis de deficiente físico e idoso.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/48/ind_08_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/48/ind_08_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo a construção de lombada na Rua Formosa entre a Rua Santa Isabel com a Rua Eden Jorge Estevam, no município.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/49/ind_09_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/49/ind_09_2017.pdf</t>
   </si>
   <si>
     <t>INDICA A REFORMA DO MATA-BURRO DE MADEIRA SITUADO NA PROPRIEDADE DE CASSILDO PAZIANOTO, NA ESTRADA MUNICIPAL BARRA GRANDE QUE LIGA IPIGUÁ À MIRASSOLANDIA.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/50/ind_10_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/50/ind_10_2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PRESIDENTE DESTA CASA, A AQUISIÇÃO DE UM MASTRO COM A BANDEIRA NACIONAL A SER COLOCADO EM FRENTE AO PRÉDIO.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/51/ind_11_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/51/ind_11_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador JOÃO LICURGO espinha, no uso de suas legais e regimentais atribuições, em atenção à função constitucional de assessoramento ao Poder Executivo na administração do Município, que à Câmara Municipal é imposta, vem perante Vossa Excelência e seus Nobres Pares, apresentar esta INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Neusa Lino</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/59/ind_12_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/59/ind_12_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para fazer a instalação de caixa d'água no velório municipal</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/60/ind_13_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/60/ind_13_2017.pdf</t>
   </si>
   <si>
     <t>A Vereadora Neusa Lino de Oliveira Souza, SD, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais, indica ao Excelentíssimo Prefeito Municipal para fazer a poda de árvore ao redor do Estádio de Futebol municipal.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/61/ind_14_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/61/ind_14_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador RENATO PAZIANOTO, no uso de suas legais e regimentais atribuições, em atenção à função constitucional de assessoramento ao Poder Executivo na administração do Município, que à Câmara Municipal é imposta, vem perante Vossa Excelência e seus Nobres Pares, apresentar esta INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: _x000D_
 _x000D_
 - Demarcação de solo, disponibilizando vaga para deficiente físico.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/62/ind_15_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/62/ind_15_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador RENATO PAZIANOTO, no uso de suas legais e regimentais atribuições, em atenção à função constitucional de assessoramento ao Poder Executivo na administração do Município, que à Câmara Municipal é imposta, vem perante Vossa Excelência e seus Nobres Pares, apresentar esta INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: _x000D_
 _x000D_
 - Manutenção no trator marca Valtra 785, traçado.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/63/ind_16_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/63/ind_16_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de uma lombada na Rua São Luiz, quadra esta que fica entre as ruas Araguari e Siqueira Campos, no centro de Ipiguá</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/64/ind_17_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/64/ind_17_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador RENATO PAZIANOTO, no uso de suas legais e regimentais atribuições, em atenção à função constitucional de assessoramento ao Poder Executivo na administração do Município, que à Câmara Municipal é imposta, vem perante Vossa Excelência e seus Nobres Pares, apresentar esta INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - Demarcação de solo no bairro Jardim Jatobás.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/65/ind_18_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/65/ind_18_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a formação do Projeto de Lei para preservação e registro das nascentes e dos mananciais</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/66/ind_19_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/66/ind_19_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a revogação das Leis 260 e 261 de 2005, na criação do Fundo Municipal do Meio Ambiente e do CONDEMA- Conselho Municipal de Defesa do Meio Ambiente.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/67/ind_20_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/67/ind_20_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para construir uma cobertura em frente ao refeitorio da Escola Henrique Pereira dos Santos e uma despensa/deposito, que servirá para guarda de utensilios de cozinha e outros materiais.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/69/ind_21_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/69/ind_21_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais, indica ao Poder Executivo Municipal, a construção de uma a duas lombadas na Rua Siqueira Campos, nas quadras que fica sentido Residencial Fiorilli (novo CDHU) em direção ao Jardim São Paulo.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/70/ind_22_201707062018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/70/ind_22_201707062018.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a obrigatoriedade de uso de lâmpadas e luminárias de Dio Emissor de Luz- LED, em todos os órgãos da Administração Pública.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/71/ind_23_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/71/ind_23_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a construção de lombada na Rua Santa Isabel, entre os numeros 51 ao 61, no bairro José Fiorili</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/72/ind_24_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/72/ind_24_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a criação do Departamento de Cultura e a formação do Conselho e Fundo Municipal de Cultura no município.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Maureli Belei</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/73/ind_25_201707062018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/73/ind_25_201707062018.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, reforma da ponte sobre o Córrego Barra Funda</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/74/ind_26_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/74/ind_26_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, para notificar os proprietários dos loteamentos e propriedades da Rua do Comercio, na entrada do município, próximo ao Jardim dos Jatobás para fazerem a pavimentação dos calçadas.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/75/ind_27_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/75/ind_27_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, para investir na construção de uma praça no residencial Fiorili</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/76/ind_28_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/76/ind_28_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação de um projeto pela secretaria de saúde e área social para atendimento de terapias alternativas de medicina antroposófica, acupuntura e fitoterápica.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/77/ind_29_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/77/ind_29_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para criar iniciativa de Leis de limpeza urbana seguida de Campanha Municipal com base na Lei Federal n.º 12.305/10- Politica Nacional de Residuos Sólidos.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/78/ind_30_201707.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/78/ind_30_201707.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a construção de uma alça de acesso (Rodovia Delcio Custódio da Silva), para atendimento dos moradores dos bairros Bacuri, Veneza, Santa Rosa e Recanto dos 18.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/79/ind_31_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/79/ind_31_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a aquisição de um cardioversor para saúde.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/80/ind_32_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/80/ind_32_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a instalação de cameras de monitoramento na escola de ensino fundamental deste município.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/81/ind_33_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/81/ind_33_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo a coleta/limpeza dos resíduos sólidos nas caixas de passagem do emissário da rede de esgoto, localizados nos bairros São Francisco, Jd. Athenas e Jd. Jatobás.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/82/ind_35_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/82/ind_35_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo , incentivar e estruturar um ponto de atendimeno do BPP- Banco do Povo Paulista.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/83/ind_36_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/83/ind_36_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a adoção de medida político-administrativa de interesse da comunidade: Instalação de lixeiras de coletas seletivas na Praça da Matriz.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/84/ind_37_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/84/ind_37_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo medida político-administrativa em proceder com urgência a construção de uma lombada na Rua Barão de Limeira, entre os números 451 e 471, nesta cidade</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/85/ind_38_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/85/ind_38_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo a adoção de medida politico-administrativa em proceder a alteração da data de pagamento da conta de água/esgoto para o dia 10 de cada mês.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/86/ind_39_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/86/ind_39_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal para criar um mecanismo de telefonia 0800, celular ou telefone fixo para denúncias diversas na municipalidade.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/87/ind_40_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/87/ind_40_2017.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal a adoção de medida político-administrativa quanto a instalação de placa de proibido jogar lixo.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/88/ind_41_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/88/ind_41_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Presidente desta Casa de Leis, a criação da Escola Legislativa de Ipiguá - ELI</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/89/ind_42_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/89/ind_42_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a regularização do recolhimento do ISS conforme Lei Complementar 157/2016 do Governo Federal</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/90/ind_43_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/90/ind_43_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Presidente desta Casa de Leis, a criação da Câmara Cultural</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/91/ind_44_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/91/ind_44_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, em sugestão de criação de um espaço para abrigar cães que vivem em situação de abandono pelas ruas da cidade.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/92/ind_45_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/92/ind_45_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a adoção de medida político administrativa em proceder podas nas arvores existentes na lateral da Unidade Básica de Saúde, bem como, promover a instalação de iluminação nas suas adjacências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/93/ind_46_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/93/ind_46_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a realização de estudo para a divulgação de lista de espera de vagas para a nova creche municipal.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/94/ind_47_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/94/ind_47_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Presidente dessa Casa de Leis, um estudo para atualização da galeria de fotos dos Edis que passaram por esta Casa em mandatos passados.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/95/ind_50_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/95/ind_50_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a realização de um projeto de "Compostagem e Coleta seletiva de lixo" com recursos do Fundo Nacional de Meio Ambiente para o exercício de 2018.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo - Exc</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/55/lei_640_-_2017_-_revogacao_do_paragrafo_unico_do__BWEIdE2.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/55/lei_640_-_2017_-_revogacao_do_paragrafo_unico_do__BWEIdE2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação do Parágrafo Único, do artigo 2º, da Lei Municipal 244/2005 e dá outras providências.”</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/54/lei_641_-_2017_-_abertura_de_um_credito_adicional_ufgK2d7.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/54/lei_641_-_2017_-_abertura_de_um_credito_adicional_ufgK2d7.pdf</t>
   </si>
   <si>
     <t>Fica o Chefe do Executivo Municipal de Ipiguá autorizado, a proceder uma abertura de Crédito Adicional Especial, até a importância de R$ 8.160,00 ( oito mil, cento e sessenta reais), de acordo com a lei n.º 637/2016 de 02/12/2016 destinada a suplementação da seguinte dotação do orçamento vigente</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/56/lei_642_-_2017_-_autoriza_a_prefeitura_municipal.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/56/lei_642_-_2017_-_autoriza_a_prefeitura_municipal.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo Municipal autorizado a conceder ajuda financeira, a titulo de subvenção, à Associação Projeto D+ da Criança e do Adolescente, de Ipiguá/SP, inscrita no CNPJ n.º 05.422.671/0001-64.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/114/req_01_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/114/req_01_2017.pdf</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/115/req_02_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/115/req_02_2017.pdf</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/116/req_03_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/116/req_03_2017.pdf</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/117/req_04_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/117/req_04_2017.pdf</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/118/req_05_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/118/req_05_2017.pdf</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/119/req_06_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/119/req_06_2017.pdf</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/120/req_07_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/120/req_07_2017.pdf</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/123/req_10_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/123/req_10_2017.pdf</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/124/req_12_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/124/req_12_2017.pdf</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/125/req_12_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/125/req_12_2017.pdf</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/126/req_13_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/126/req_13_2017.pdf</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>José Luiz</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/127/req_14_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/127/req_14_2017.pdf</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/128/req_15_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/128/req_15_2017.pdf</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/129/req_16_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/129/req_16_2017.pdf</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/130/req_17_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/130/req_17_2017.pdf</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/131/req_18_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/131/req_18_2017.pdf</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/132/req_19_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/132/req_19_2017.pdf</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/133/req_20_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/133/req_20_2017.pdf</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/134/req_21_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/134/req_21_2017.pdf</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/135/req_22_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/135/req_22_2017.pdf</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/144/req_23_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/144/req_23_2017.pdf</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/136/req_24_joao_melhorias_fisioterapia.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/136/req_24_joao_melhorias_fisioterapia.pdf</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/137/req_25_marcelo_retera_notificacao_calcadas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/137/req_25_marcelo_retera_notificacao_calcadas.pdf</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/138/req_26_instalar_ar_escola_e_limpeza.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/138/req_26_instalar_ar_escola_e_limpeza.pdf</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/139/req_27_copias_notificacao.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/139/req_27_copias_notificacao.pdf</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/145/req_28_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/145/req_28_2017.pdf</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/146/req_29_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/146/req_29_2017.pdf</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/147/req_30_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/147/req_30_2017.pdf</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/140/req_31_ponte_sao_francisco.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/140/req_31_ponte_sao_francisco.pdf</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/141/req_32_melhoria_setores.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/141/req_32_melhoria_setores.pdf</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/142/req_33_trocar_terreno_para_paroquia.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/142/req_33_trocar_terreno_para_paroquia.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Casa Legislativa, no uso de suas atribuições legais, requer à V. Exa., após ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal, para viabilizar a revogação da Lei 193/2002 de 30/09/2002 que dá concessão de uso de terreno para a Paróquia São Sebastião ao lado da UBS Luiz Fachin  e providenciar a permuta desta por outro lote no Jd. São Francisco.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/143/req_34_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/143/req_34_2017.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1216,68 +1216,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/1/ind_01_2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/42/ind_02_2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/43/ind_03_2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/44/ind_04_2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/45/ind_05_2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/46/ind_06_2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/47/ind_07_2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/48/ind_08_2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/49/ind_09_2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/50/ind_10_2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/51/ind_11_2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/59/ind_12_2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/60/ind_13_2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/61/ind_14_2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/62/ind_15_2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/63/ind_16_2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/64/ind_17_2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/65/ind_18_2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/66/ind_19_2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/67/ind_20_2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/69/ind_21_2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/70/ind_22_201707062018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/71/ind_23_2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/72/ind_24_2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/73/ind_25_201707062018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/74/ind_26_2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/75/ind_27_2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/76/ind_28_2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/77/ind_29_2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/78/ind_30_201707.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/79/ind_31_2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/80/ind_32_2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/81/ind_33_2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/82/ind_35_2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/83/ind_36_2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/84/ind_37_2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/85/ind_38_2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/86/ind_39_2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/87/ind_40_2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/88/ind_41_2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/89/ind_42_2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/90/ind_43_2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/91/ind_44_2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/92/ind_45_2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/93/ind_46_2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/94/ind_47_2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/95/ind_50_2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/55/lei_640_-_2017_-_revogacao_do_paragrafo_unico_do__BWEIdE2.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/54/lei_641_-_2017_-_abertura_de_um_credito_adicional_ufgK2d7.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/56/lei_642_-_2017_-_autoriza_a_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/114/req_01_2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/115/req_02_2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/116/req_03_2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/117/req_04_2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/118/req_05_2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/119/req_06_2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/120/req_07_2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/123/req_10_2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/124/req_12_2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/125/req_12_2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/126/req_13_2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/127/req_14_2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/128/req_15_2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/129/req_16_2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/130/req_17_2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/131/req_18_2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/132/req_19_2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/133/req_20_2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/134/req_21_2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/135/req_22_2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/144/req_23_2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/136/req_24_joao_melhorias_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/137/req_25_marcelo_retera_notificacao_calcadas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/138/req_26_instalar_ar_escola_e_limpeza.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/139/req_27_copias_notificacao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/145/req_28_2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/146/req_29_2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/147/req_30_2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/140/req_31_ponte_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/141/req_32_melhoria_setores.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/142/req_33_trocar_terreno_para_paroquia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/143/req_34_2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/1/ind_01_2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/42/ind_02_2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/43/ind_03_2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/44/ind_04_2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/45/ind_05_2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/46/ind_06_2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/47/ind_07_2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/48/ind_08_2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/49/ind_09_2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/50/ind_10_2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/51/ind_11_2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/59/ind_12_2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/60/ind_13_2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/61/ind_14_2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/62/ind_15_2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/63/ind_16_2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/64/ind_17_2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/65/ind_18_2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/66/ind_19_2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/67/ind_20_2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/69/ind_21_2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/70/ind_22_201707062018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/71/ind_23_2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/72/ind_24_2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/73/ind_25_201707062018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/74/ind_26_2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/75/ind_27_2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/76/ind_28_2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/77/ind_29_2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/78/ind_30_201707.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/79/ind_31_2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/80/ind_32_2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/81/ind_33_2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/82/ind_35_2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/83/ind_36_2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/84/ind_37_2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/85/ind_38_2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/86/ind_39_2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/87/ind_40_2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/88/ind_41_2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/89/ind_42_2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/90/ind_43_2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/91/ind_44_2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/92/ind_45_2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/93/ind_46_2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/94/ind_47_2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/95/ind_50_2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/55/lei_640_-_2017_-_revogacao_do_paragrafo_unico_do__BWEIdE2.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/54/lei_641_-_2017_-_abertura_de_um_credito_adicional_ufgK2d7.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/56/lei_642_-_2017_-_autoriza_a_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/114/req_01_2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/115/req_02_2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/116/req_03_2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/117/req_04_2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/118/req_05_2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/119/req_06_2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/120/req_07_2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/123/req_10_2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/124/req_12_2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/125/req_12_2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/126/req_13_2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/127/req_14_2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/128/req_15_2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/129/req_16_2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/130/req_17_2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/131/req_18_2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/132/req_19_2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/133/req_20_2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/134/req_21_2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/135/req_22_2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/144/req_23_2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/136/req_24_joao_melhorias_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/137/req_25_marcelo_retera_notificacao_calcadas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/138/req_26_instalar_ar_escola_e_limpeza.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/139/req_27_copias_notificacao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/145/req_28_2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/146/req_29_2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/147/req_30_2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/140/req_31_ponte_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/141/req_32_melhoria_setores.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/142/req_33_trocar_terreno_para_paroquia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/143/req_34_2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>