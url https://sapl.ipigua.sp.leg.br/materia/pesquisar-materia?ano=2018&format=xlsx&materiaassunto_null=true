--- v0 (2025-12-16)
+++ v1 (2026-05-13)
@@ -54,758 +54,758 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marcelo Amado</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/3/ind_01_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/3/ind_01_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal para avaliação de subvenção de auxílio moradia ao servidor da Polícia Civil, atualmente residente nessa municipalidade.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Renato Pazianoto</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/4/ind_02_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/4/ind_02_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador RENATO PAZIANOTO, no uso de suas legais e regimentais atribuições, em atenção à função constitucional de assessoramento ao Poder Executivo na administração do Município, que à Câmara Municipal é imposta, vem perante Vossa Excelência e seus Nobres Pares, apresentar esta INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - faça a sinalização da via pública quando da realização da feira, através de cavaletes.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/5/ind_03_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/5/ind_03_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, requer ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal para a criação de lei para coleta, tratamento e reciclagem de óleos de origem animal, vegetal e derivado de petróleo no município de Ipiguá.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/6/ind_04_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/6/ind_04_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal para oficializar a Empresa Concessionária de Telefonia celular sobre a lei Municipal 647/2017</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/53/ind_05_2018_.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/53/ind_05_2018_.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal para por no projeto de recape asfálticos duas lombadas e demarcação de redução de velocidade próximo de Escola.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_06_disponibilizar_exames_medicos_em_pla_G30NsUT.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_06_disponibilizar_exames_medicos_em_pla_G30NsUT.pdf</t>
   </si>
   <si>
     <t>Disponibilizar exames em plataforma online</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Geraldo Claudino</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/96/indicacao_07_geraldo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/96/indicacao_07_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que efetue a construção de uma lombada na Rua Siqueira Campos, entre as Ruas:  Santa Isabel e Santa Luzia, no município.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/97/indicacao_08__cestas_basicas_para_servidores_com__UENUdo4.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/97/indicacao_08__cestas_basicas_para_servidores_com__UENUdo4.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal FORNECIMENTO DE CESTAS BÁSICAS</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/98/indicacao_09_espaco_arvore.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/98/indicacao_09_espaco_arvore.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal para a criação de uma Lei Específica de “Espaço Árvore”</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>José Luiz</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/99/indicacao_10__deda.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/99/indicacao_10__deda.pdf</t>
   </si>
   <si>
     <t>Indica ao Ex. Municipal  a adoção da seguinte medida político administrativa de interesse da comunidade: - providenciar a instalação de faixas elevadas (lombo faixas) na Rua do Comércio, frente a lotérica, numeral 325 e no Supermercado do Ponto, numeral 247.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/105/ind_11_2018_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/105/ind_11_2018_marcelo.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a criação de Lei Complementar ou Decreto para Licenciamento Ambiental</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/108/mocao_01_apoio_lei_lucas_v_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/108/mocao_01_apoio_lei_lucas_v_marcelo.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao Projeto de Lei conhecido como “Lei Lucas” em tramitação no Congresso Nacional, que institui a obrigatoriedade de estabelecimentos públicos e privados voltados ao ensino ou recreação infantil e fundamental a capacitarem seu corpo docente e funcional em noções básicas de primeiros socorros.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Maureli Belei</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/109/mocao_02_correios.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/109/mocao_02_correios.pdf</t>
   </si>
   <si>
     <t>APOIO AOS EMPREGADOS E APOSENTADOS DOS CORREIOS.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo - Exc</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/25/projeto__lei_01_cred_200_000_recape.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/25/projeto__lei_01_cred_200_000_recape.pdf</t>
   </si>
   <si>
     <t>Credito Adicional suplementar</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/26/projeto__lei_02_cred_120_000_ambulancia.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/26/projeto__lei_02_cred_120_000_ambulancia.pdf</t>
   </si>
   <si>
     <t>Credito Adicional Especial</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/27/projeto__lei_03_cred_97_500_trator04062018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/27/projeto__lei_03_cred_97_500_trator04062018.pdf</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/28/projeto__lei_04_cred_30000_esporte_acad_ar_livre.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/28/projeto__lei_04_cred_30000_esporte_acad_ar_livre.pdf</t>
   </si>
   <si>
     <t>Credito Adicional Suplementar</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/29/projeto__lei_05_cred_734_793_22_educ_creche_escola.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/29/projeto__lei_05_cred_734_793_22_educ_creche_escola.pdf</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Neusa Lino</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/30/projeto_de_lei_06_denom_rua_siqueira_campos_lot_jose_lino.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/30/projeto_de_lei_06_denom_rua_siqueira_campos_lot_jose_lino.pdf</t>
   </si>
   <si>
     <t>Denominação de rua na sede do municipio</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_07_nocoes_primeiros_socorros_lei_lucas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_07_nocoes_primeiros_socorros_lei_lucas.pdf</t>
   </si>
   <si>
     <t>Institui as diretrizes para inclusão de capacitação em “NOÇÕES DE PRIMEIROS SOCORROS	“ como atividade pedagógica de complementação curricular na Rede Escolar Municipal de Ipiguá e dá outras providências.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/32/projeto_de_lei__08_legislativa_-_farmacia_solidar_C2uR88w.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/32/projeto_de_lei__08_legislativa_-_farmacia_solidar_C2uR88w.pdf</t>
   </si>
   <si>
     <t>Instituição o Programa Farmácia Solidária no Município de Ipiguá e dá outras providências.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Legislativo - Legs</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/33/projeto_de_lei_09_rev_func_cam.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/33/projeto_de_lei_09_rev_func_cam.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão geral anual dos vencimentos dos funcionários da Câmara Municipal de Ipiguá e dá outras providências.”</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/34/projeto_de_lei__no_10_revis_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/34/projeto_de_lei__no_10_revis_vers.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos subsídios dos Vereadores e Presidente da Câmara Municipal de Ipiguá e dá outras providências.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_11_alt_art_lei_388_uso_solo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_11_alt_art_lei_388_uso_solo.pdf</t>
   </si>
   <si>
     <t>Acrescenta nova redação aos artigos 5º, 25 e 97 da Lei Municipal nº 388/2010 de 09 de abril de 2010, que dispõe sobre o uso e ocupação do solo no município de Ipiguá e dá outras providências</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/36/projeto_de_lei_12_cred_99_990.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/36/projeto_de_lei_12_cred_99_990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/37/projeto_de_lei_13_depto_transito_jari.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/37/projeto_de_lei_13_depto_transito_jari.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Departamento Municipal de Trânsito - DMT, da Junta Administrativa de Recursos de Infração – JARI e dá outras providências</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/38/projeto_de_lei_14_tarifa_dae.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/38/projeto_de_lei_14_tarifa_dae.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A MATRIZ TARIFÁRIA DO DAE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/39/projeto_de_lei_15_cred_100_000_saude.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/39/projeto_de_lei_15_cred_100_000_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Credito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/40/projeto_de_lei_17_2018_alt_lei_632_chac_recreio.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/40/projeto_de_lei_17_2018_alt_lei_632_chac_recreio.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único do artigo 1º e o §1º do artigo 6º da lei 632/2016, de 10 de novembro de 2016, que dispõe sobre critérios para implantação de parcelamentos do solo com destinação de Chácara de Recreio e dá outras providências</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Joao Licurgo</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_no_19_utilidade_publica.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_no_19_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a AMARD - Associação Mão Amiga Recanto dos 18 e dá outras providências</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/102/projeto_de_lei__no_20_2018_saude_80_000.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/102/projeto_de_lei__no_20_2018_saude_80_000.pdf</t>
   </si>
   <si>
     <t>CREDITO ADICIONAL ESPECIAL SAUDE 80000</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/103/projeto_lei_21_cred_fundo_social_3102000.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/103/projeto_lei_21_cred_fundo_social_3102000.pdf</t>
   </si>
   <si>
     <t>CREDITO ADICIONAL ESPECIAL R$ 31.020,00 FUNDO SOCIAL DE SOLIDARIEDADE</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/104/projeto_lei_22_nucleo_estancia_pazianotto.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/104/projeto_lei_22_nucleo_estancia_pazianotto.pdf</t>
   </si>
   <si>
     <t>NÚCLEO URBANO CHÁCARA DE RECREIO ESTANCIA PAZIANOTTO</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/151/pl_23_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/151/pl_23_2018.pdf</t>
   </si>
   <si>
     <t>Altera anexo I, da Lei Municipal 183/2002</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/152/proj_lei_24_2018_revoga_lei_terreno_bispado.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/152/proj_lei_24_2018_revoga_lei_terreno_bispado.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal 193 2002- imóvel urbano em favor do Bispado São José do Rio Preto</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/153/pl_25_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/153/pl_25_2018.pdf</t>
   </si>
   <si>
     <t>Cria o Departamento Municipal de meio ambiente</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/154/pl_26_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/154/pl_26_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento do solo e urbanizações especiais do município de Ipiguá e dá outras providencias</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/</t>
   </si>
   <si>
     <t>LOA 2019</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/156/pl_28_altera_ldo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/156/pl_28_altera_ldo.pdf</t>
   </si>
   <si>
     <t>Altera LDO 2019</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Altera PPA 2018 a 2021</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/158/pl_30_cred_80_000_iprem.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/158/pl_30_cred_80_000_iprem.pdf</t>
   </si>
   <si>
     <t>Abertura de Credito Adicional Especial IPREM</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/107/lei_677_-_2018_-_celebracao_de_convenios_fde_-_10012018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/107/lei_677_-_2018_-_celebracao_de_convenios_fde_-_10012018.pdf</t>
   </si>
   <si>
     <t>Autoriza celebração de Convênios com a Fundação para o Desenvolvimento da Educação- FDE, objetivando a gestão de Atas de Registro de Preços e dá outras providencias.</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/7/req_01_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/7/req_01_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal para celebrar convênio da municipalidade junto à Secretaria da Segurança Pública do Estado para melhorar autonomia do trabalho da Polícia Militar e arrecadação de multas integral ao município.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/8/req_02_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/8/req_02_2018.pdf</t>
   </si>
   <si>
     <t>NEUSA LINO DE OLIVEIRA SOUZA-SD, Vereadora desta Casa de Leis, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, após a aprovação em plenário pelos demais Nobres Vereadores, seja requerido ao Prefeito Municipal o que seque: - O porquê do não atendimento ao disposto no artigo 1º da lei 12/1997?</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/9/req_03_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/9/req_03_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, requer ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal sobre o não cumprimento da Lei Municipal nº 335/2009, que dispõe sobre proibição de deposito de lixo nas ruas e terrenos baldios da municipalidade.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/10/req_04_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/10/req_04_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, requer ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal informar sobre aquisição de alimentos para uso na merenda escolar de acordo com  Lei nº 11.947, de 16 de junho de 2009, determinado para o Programa Nacional de Alimentação Escolar (PNAE) 30% de aquisição de produtos de Agricultura Familiar.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/11/req_05_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/11/req_05_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Maureli Bellei, PSD, com assento nesta Casa Legislativa, no _x000D_
 uso de suas atribuições regimentais, requer à V. Exa., após ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal, informações sobre a licitação de Cestas Básicas referente ao exercício do ano 2017.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/12/req_06_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/12/req_06_2018.pdf</t>
   </si>
   <si>
     <t>RENATO PAZIANOTO, Vereador desta Casa de Leis, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, após a aprovação em plenário pelos demais Nobres Vereadores, seja requerido ao Prefeito Municipal o que seque: - cópia do convênio elaborado em 2018 entre este município de Ipiguá e o SESI.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/13/req_07_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/13/req_07_2018.pdf</t>
   </si>
   <si>
     <t>RENATO PAZIANOTO, Vereador desta Casa de Leis, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, após a aprovação em plenário pelos demais Nobres Vereadores, seja requerido ao Prefeito Municipal o que seque: - reiterar o teor do requerimento n. 27/2017 de 09 de outubro de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/14/req_09_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/14/req_09_2018.pdf</t>
   </si>
   <si>
     <t>Neusa Lino de Oliveira Souza-SD, Vereador desta Casa de Leis, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, após a aprovação em plenário pelos demais Nobres Vereadores, seja requerido ao Prefeito Municipal o que seque: - proceda reparos no encanamento do posso semi artesiano e nos fios de energia elétrica do CRAS do loteamento Recando dos 18, bem como faça a instalação de um computador na sala de recepção e a disponibilização de linha telefônica fixa.</t>
   </si>
   <si>
     <t>José Augusto, Neusa Lino</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/15/req_09_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/15/req_09_2018.pdf</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>José Augusto</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/16/req_10_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/16/req_10_2018.pdf</t>
   </si>
   <si>
     <t>JOSÉ AUGUSTO FIORE, Vereador desta Casa de Leis, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, após a aprovação em plenário pelos demais Nobres Vereadores, seja requerido ao Prefeito Municipal o que seque: - seja solicitado ao DER a elaboração de estudo técnico/especializado visando executar o prolongamento da via marginal do Damha Fit até a estrada municipal Areia Branca.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/17/req_11_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/17/req_11_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, requer ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal para viabilizar um estudo e umprojeto de lei  que institui Bolsa-Atleta aos atletas de representatividade da municipalidade.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/18/req_12_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/18/req_12_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Casa_x000D_
 Legislativa, no uso de suas atribuições regimentais, requer à V. Exa., após ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal, investimentos de reforma no prédio do Conselho Tutelar de Ipiguá.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/19/req_13_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/19/req_13_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Casa Legislativa, no uso de suas atribuições regimentais, requer à V. Exa., após ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal, requerendo informações em cumprimento dos direitos à terapia alternativa para crianças e adolescentes deficientes residentes na municipalidade.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/20/req_14_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/20/req_14_2018.pdf</t>
   </si>
   <si>
     <t>RENATO PAZIANOTO, Vereador desta Casa de Leis, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, após a aprovação em plenário pelos demais Nobres Vereadores, seja requerido ao Prefeito Municipal o que seque: - providenciar os consertos do bebedouro refrigerado de água e de um aparelho de ar condicionado existentes e instalados na Escola Municipal Lucimara Pazianoto.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/21/req_15_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/21/req_15_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, requer ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal para viabilizar estudo para criação de lei municipal para maus-tratos contra animais e local para implantação do centro de atendimento de zoonose municipal.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/22/req_16_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/22/req_16_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, requer ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal para avaliar uma forma de resolver a numeração duplicada das residências da municipalidade.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/23/req_17_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/23/req_17_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, requer do Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal para viabilizar aquisição de aparelhos fisioterápicos necessários ao Centro de Reabilitação.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/24/req_18_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/24/req_18_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, requer que após ouvido plenário que seja encaminhado AO EXCELENTÍSSIMO GOVERNADOR MÁRCIO FRANÇA PARA QUE DÊ SEGMENTOS AOS ORGÃOS COMPETENTES, A FIM DE QUE SEJA FEITA A DUPLICAÇÃO NA RODOVIA DÉLCIO CUSTODIO DA SILVA, NO TRECHO ENTRE OS MUNICÍPIOS DE SÃO JOSÉ DO RIO PRETO, IPIGUÁ E MIRASSOLÂNDIA  (SP – 427).</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/57/requerimento_19_revogacao_da_lei_193-2002_terreno_2CCVKzr.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/57/requerimento_19_revogacao_da_lei_193-2002_terreno_2CCVKzr.pdf</t>
   </si>
   <si>
     <t>Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, requer ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal para revogação da Lei Municipal nº 193/2002, sobre o lote concedido à Igreja Católica para formação da Capela de São Francisco de Assis.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/58/requerimento20_liberacao_de_escritura_da_antiga_cdhu.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/58/requerimento20_liberacao_de_escritura_da_antiga_cdhu.pdf</t>
   </si>
   <si>
     <t>Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, requer ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal para pedir informações sobre a tramitação de documentação da CDHU – Companhia de Desenvolvimento Habitacional e Urbano.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/68/requerimento_n_21_renato_pediatra.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/68/requerimento_n_21_renato_pediatra.pdf</t>
   </si>
   <si>
     <t>RENATO PAZIANOTO, Vereador desta Casa de Leis, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, após a aprovação em plenário pelos demais Nobres Vereadores, seja requerido ao Prefeito Municipal o que seque: - encaminhar cópias da Portaria de nomeação da médica pediatra e do seu controle de frequência, desde janeiro/2018 até a presente data; Esclarecer como é forma de atendimento da médica pediatra (se é por número de pacientes por dia ou se fica a disposição durante horário de expediente, para atendimento de todos).</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/100/requerimento_23__incorporacao_de_horas_extras.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/100/requerimento_23__incorporacao_de_horas_extras.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Poder Executivo Municipal,  ANÁLISE DE INCORPORAÇÃO SALARIAL  de horas extras continuas por mais de 10 anos aos servidores</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/101/requerimento_24_._jose_augusto_iluminacao.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/101/requerimento_24_._jose_augusto_iluminacao.pdf</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal:  providencias necessárias para que promova a iluminação da via marginal, no perímetro urbano, da Rodovia Vicinal Antônio Gonçalves do Carmo.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/106/req_25_2018_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/106/req_25_2018_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer após ouvido Plenário, encaminhas ao Executivo Municipal, a criação do Projeto de Lei de instituição da Lei do PSA - Pagamento por Serviços Ambientais</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/110/req_26_neusa.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/110/req_26_neusa.pdf</t>
   </si>
   <si>
     <t>Rebaixamento de guia nas escolas</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/111/req_27_maureli_.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/111/req_27_maureli_.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o loteamento São Francisco</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/112/requerimento__28_placas_aniamais_na_rodovias_-_der.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/112/requerimento__28_placas_aniamais_na_rodovias_-_der.pdf</t>
   </si>
   <si>
     <t>Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Casa Legislativa, no uso de suas atribuições regimentais, requer à V. Exa., após ouvido o Plenário, encaminhar o presente ao DER - Departamento de Estradas e Rodagem – Regional  São José do Rio Preto - SP para que instalem placa de identificação de tráfego animal em dois pontos da Rodovia Délcio Custódio da Silva, em especial com figura de Tamanduás.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/113/requerimento_29_-_espaco_arvore_e_floresta_urbana.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/113/requerimento_29_-_espaco_arvore_e_floresta_urbana.pdf</t>
   </si>
   <si>
     <t>Criação dos Projetos: “Espaço Árvore” e “Floresta Urbana” preenchendo as diretivas do Programa Município Verde Azul.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/148/req_30_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/148/req_30_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez - PSL, com assento nesta Casa Legislativa, no uso de suas atribuições legais, requer a V. Excelência; após ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal, para que repasse a esta Casa de Leis, as seguintes informações referentes a atual situação da fiscalização urbana.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez - PSL, com assento nesta Casa Legislativa, no uso de suas atribuições legais, requer a V. Excelência. após ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal, para que repasse a esta Casa de Leis, as seguintes informações referente a atual situação de arrecadação de IPTU dos anos 2017 e 2018:</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/150/req_32_2018_deda.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/150/req_32_2018_deda.pdf</t>
   </si>
   <si>
     <t>Proceder a execução de serviços de demarcação de solo nas vias públicas</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/159/req_33_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/159/req_33_2018.pdf</t>
   </si>
   <si>
     <t>Solicita informações quanto a medicamentos e atendimento da saúde</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/160/req_34_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/160/req_34_2018.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o DAE Departamento de Água e Esgoto</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1112,68 +1112,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/3/ind_01_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/4/ind_02_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/5/ind_03_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/6/ind_04_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/53/ind_05_2018_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_06_disponibilizar_exames_medicos_em_pla_G30NsUT.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/96/indicacao_07_geraldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/97/indicacao_08__cestas_basicas_para_servidores_com__UENUdo4.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/98/indicacao_09_espaco_arvore.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/99/indicacao_10__deda.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/105/ind_11_2018_marcelo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/108/mocao_01_apoio_lei_lucas_v_marcelo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/109/mocao_02_correios.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/25/projeto__lei_01_cred_200_000_recape.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/26/projeto__lei_02_cred_120_000_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/27/projeto__lei_03_cred_97_500_trator04062018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/28/projeto__lei_04_cred_30000_esporte_acad_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/29/projeto__lei_05_cred_734_793_22_educ_creche_escola.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/30/projeto_de_lei_06_denom_rua_siqueira_campos_lot_jose_lino.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_07_nocoes_primeiros_socorros_lei_lucas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/32/projeto_de_lei__08_legislativa_-_farmacia_solidar_C2uR88w.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/33/projeto_de_lei_09_rev_func_cam.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/34/projeto_de_lei__no_10_revis_vers.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_11_alt_art_lei_388_uso_solo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/36/projeto_de_lei_12_cred_99_990.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/37/projeto_de_lei_13_depto_transito_jari.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/38/projeto_de_lei_14_tarifa_dae.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/39/projeto_de_lei_15_cred_100_000_saude.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/40/projeto_de_lei_17_2018_alt_lei_632_chac_recreio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_no_19_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/102/projeto_de_lei__no_20_2018_saude_80_000.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/103/projeto_lei_21_cred_fundo_social_3102000.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/104/projeto_lei_22_nucleo_estancia_pazianotto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/151/pl_23_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/152/proj_lei_24_2018_revoga_lei_terreno_bispado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/153/pl_25_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/154/pl_26_2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/156/pl_28_altera_ldo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/158/pl_30_cred_80_000_iprem.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/107/lei_677_-_2018_-_celebracao_de_convenios_fde_-_10012018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/7/req_01_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/8/req_02_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/9/req_03_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/10/req_04_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/11/req_05_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/12/req_06_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/13/req_07_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/14/req_09_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/15/req_09_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/16/req_10_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/17/req_11_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/18/req_12_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/19/req_13_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/20/req_14_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/21/req_15_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/22/req_16_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/23/req_17_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/24/req_18_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/57/requerimento_19_revogacao_da_lei_193-2002_terreno_2CCVKzr.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/58/requerimento20_liberacao_de_escritura_da_antiga_cdhu.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/68/requerimento_n_21_renato_pediatra.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/100/requerimento_23__incorporacao_de_horas_extras.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/101/requerimento_24_._jose_augusto_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/106/req_25_2018_marcelo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/110/req_26_neusa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/111/req_27_maureli_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/112/requerimento__28_placas_aniamais_na_rodovias_-_der.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/113/requerimento_29_-_espaco_arvore_e_floresta_urbana.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/148/req_30_2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/150/req_32_2018_deda.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/159/req_33_2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/160/req_34_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/3/ind_01_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/4/ind_02_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/5/ind_03_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/6/ind_04_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/53/ind_05_2018_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_06_disponibilizar_exames_medicos_em_pla_G30NsUT.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/96/indicacao_07_geraldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/97/indicacao_08__cestas_basicas_para_servidores_com__UENUdo4.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/98/indicacao_09_espaco_arvore.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/99/indicacao_10__deda.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/105/ind_11_2018_marcelo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/108/mocao_01_apoio_lei_lucas_v_marcelo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/109/mocao_02_correios.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/25/projeto__lei_01_cred_200_000_recape.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/26/projeto__lei_02_cred_120_000_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/27/projeto__lei_03_cred_97_500_trator04062018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/28/projeto__lei_04_cred_30000_esporte_acad_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/29/projeto__lei_05_cred_734_793_22_educ_creche_escola.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/30/projeto_de_lei_06_denom_rua_siqueira_campos_lot_jose_lino.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_07_nocoes_primeiros_socorros_lei_lucas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/32/projeto_de_lei__08_legislativa_-_farmacia_solidar_C2uR88w.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/33/projeto_de_lei_09_rev_func_cam.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/34/projeto_de_lei__no_10_revis_vers.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_11_alt_art_lei_388_uso_solo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/36/projeto_de_lei_12_cred_99_990.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/37/projeto_de_lei_13_depto_transito_jari.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/38/projeto_de_lei_14_tarifa_dae.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/39/projeto_de_lei_15_cred_100_000_saude.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/40/projeto_de_lei_17_2018_alt_lei_632_chac_recreio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_no_19_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/102/projeto_de_lei__no_20_2018_saude_80_000.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/103/projeto_lei_21_cred_fundo_social_3102000.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/104/projeto_lei_22_nucleo_estancia_pazianotto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/151/pl_23_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/152/proj_lei_24_2018_revoga_lei_terreno_bispado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/153/pl_25_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/154/pl_26_2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/156/pl_28_altera_ldo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/158/pl_30_cred_80_000_iprem.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/107/lei_677_-_2018_-_celebracao_de_convenios_fde_-_10012018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/7/req_01_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/8/req_02_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/9/req_03_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/10/req_04_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/11/req_05_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/12/req_06_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/13/req_07_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/14/req_09_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/15/req_09_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/16/req_10_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/17/req_11_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/18/req_12_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/19/req_13_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/20/req_14_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/21/req_15_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/22/req_16_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/23/req_17_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/24/req_18_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/57/requerimento_19_revogacao_da_lei_193-2002_terreno_2CCVKzr.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/58/requerimento20_liberacao_de_escritura_da_antiga_cdhu.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/68/requerimento_n_21_renato_pediatra.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/100/requerimento_23__incorporacao_de_horas_extras.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/101/requerimento_24_._jose_augusto_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/106/req_25_2018_marcelo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/110/req_26_neusa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/111/req_27_maureli_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/112/requerimento__28_placas_aniamais_na_rodovias_-_der.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/113/requerimento_29_-_espaco_arvore_e_floresta_urbana.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/148/req_30_2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/150/req_32_2018_deda.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/159/req_33_2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/160/req_34_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>