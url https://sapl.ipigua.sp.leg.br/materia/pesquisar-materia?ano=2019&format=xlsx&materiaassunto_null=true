--- v0 (2025-12-16)
+++ v1 (2026-05-13)
@@ -54,507 +54,507 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Joao Licurgo</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/174/novo_documento_2019-03-25_19.49.37_20190327104540.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/174/novo_documento_2019-03-25_19.49.37_20190327104540.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo que melhore o sistema de limpeza e higiene das ruas da cidade.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/173/novo_documento_2019-03-25_19.49.37_20190327104530.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/173/novo_documento_2019-03-25_19.49.37_20190327104530.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo que reavalie a entrega de cestas básicas aos servidores públicos do município.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Marcelo Amado</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/176/novo_documento_2019-03-28_11.33.18_20190403101603.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/176/novo_documento_2019-03-28_11.33.18_20190403101603.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a criação de uma comissão especial de fiscalização urbana.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/177/novo_documento_2019-03-28_11.33.18_20190403101620.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/177/novo_documento_2019-03-28_11.33.18_20190403101620.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a elaboração do Plano Diretor do Município.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Maureli Belei</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/181/novo_documento_2019-04-08_19.39.51_20190429100321_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/181/novo_documento_2019-04-08_19.39.51_20190429100321_1.pdf</t>
   </si>
   <si>
     <t>Executar serviços de pintura da lombada localizada na Rua do Rosário, nas proximidades com a Rua Formosa.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/182/novo_documento_2019-04-08_19.39.51_20190429100616.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/182/novo_documento_2019-04-08_19.39.51_20190429100616.pdf</t>
   </si>
   <si>
     <t>Implantação da creche do idoso.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/183/novo_documento_2019-04-08_19.39.51_20190429100732.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/183/novo_documento_2019-04-08_19.39.51_20190429100732.pdf</t>
   </si>
   <si>
     <t>Monitoramento periodico da qualidade da agua do córrego barra funda.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Renato Pazianoto</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/187/ind_12_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/187/ind_12_renato.pdf</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/188/ind_13_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/188/ind_13_renato.pdf</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/199/ind_14_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/199/ind_14_marcelo.pdf</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/200/ind_15_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/200/ind_15_marcelo.pdf</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/161/p_lei_01_2019_saude.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/161/p_lei_01_2019_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/162/p_lei_02_80.000_carro.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/162/p_lei_02_80.000_carro.pdf</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/163/p_lei_03_2019_recape.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/163/p_lei_03_2019_recape.pdf</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/164/p_lei_04_2019_praca.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/164/p_lei_04_2019_praca.pdf</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Executivo - Exc</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/206/projeto-lei-35-2019.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/206/projeto-lei-35-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre extinção de cargos públicos de provimento em comissão e dá outras providências.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/170/novo_documento_2019-03-25_19.49.37_20190327104453.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/170/novo_documento_2019-03-25_19.49.37_20190327104453.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo informações sobre a atual situação da creche em construção e também sobre a bomba de recalque do bairro São Francisco.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/169/novo_documento_2019-03-25_19.49.37_20190327104442.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/169/novo_documento_2019-03-25_19.49.37_20190327104442.pdf</t>
   </si>
   <si>
     <t>Solicita que o executivo promova a instalação de iluminação pública na Rua Siqueira Campos, a partir do n. 914, do loteamento São Paulo, sentido Distrito Industrial.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/168/novo_documento_2019-03-25_19.49.37_20190327104432.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/168/novo_documento_2019-03-25_19.49.37_20190327104432.pdf</t>
   </si>
   <si>
     <t>Solicita que o executivo providencie investimentos e estrutura das salas de fisioterapia no Centro de Reabilitação de Ipiguá.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/167/novo_documento_2019-03-25_19.49.37_20190327104421.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/167/novo_documento_2019-03-25_19.49.37_20190327104421.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a compra/aquisição de produtos hortifrutigranjeiros para a merenda escolar.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/166/novo_documento_2019-03-25_19.49.37_20190327104411.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/166/novo_documento_2019-03-25_19.49.37_20190327104411.pdf</t>
   </si>
   <si>
     <t>Informações sobre o andamento do projeto de construção do anel viário.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/165/novo_documento_2019-03-25_19.49.37_20190327104349.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/165/novo_documento_2019-03-25_19.49.37_20190327104349.pdf</t>
   </si>
   <si>
     <t>Requere ao executivo informações acerca da não entrega de correspondências pelos Correios em alguns bairros do município.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/172/novo_documento_2019-03-25_19.49.37_20190327104514.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/172/novo_documento_2019-03-25_19.49.37_20190327104514.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo que notifique os proprietários de empreendimentos imobiliários para que promovam a roçagem e limpeza dos terrenos ainda não alienados.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/171/novo_documento_2019-03-25_19.49.37_20190327104502.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/171/novo_documento_2019-03-25_19.49.37_20190327104502.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo a elaboração da Lei Municipal de Plano de Saneamento Básico do Município.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>José Augusto</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/178/novo_documento_2019-03-28_11.33.18_20190403101633.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/178/novo_documento_2019-03-28_11.33.18_20190403101633.pdf</t>
   </si>
   <si>
     <t>Requere ao Prefeito Municipal que faça uma vistoria técnica nos prédios da EMEF Prof. Lucimara Pazianoto, EMEI Henrique Pereira dos Santos e da Creche Maria Athanásia das dores.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/179/novo_documento_2019-03-28_11.33.18_20190403101639.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/179/novo_documento_2019-03-28_11.33.18_20190403101639.pdf</t>
   </si>
   <si>
     <t>Requere ao Prefeito Municipla que realize reparos onde foi retirado a bomba de recalque no Jd. São Francisco.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/175/novo_documento_2019-03-28_11.33.18_20190403101557.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/175/novo_documento_2019-03-28_11.33.18_20190403101557.pdf</t>
   </si>
   <si>
     <t>Requere a empresa Pevetur que esclareça a negligencia de não atendimento de passageiros idosos e o abuso de maus-tratos a um idoso de Ipiguá.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/180/novo_documento_2019-03-28_11.33.18_20190403101644.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/180/novo_documento_2019-03-28_11.33.18_20190403101644.pdf</t>
   </si>
   <si>
     <t>Requere ao Prefeito Municipal de crie uma Lei Municipal de Fiscalização de Limpeza nas vias públicas e privadas, incluindo lotes e terrenos abandonados.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/184/novo_documento_2019-04-08_19.39.51_20190429100910.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/184/novo_documento_2019-04-08_19.39.51_20190429100910.pdf</t>
   </si>
   <si>
     <t>Cópias integrais dos procedimentos licitatórios (carta convite) nº 05/2019, 06/2019 e 07/2019.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/185/novo_documento_2019-04-08_19.39.51_20190429101047.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/185/novo_documento_2019-04-08_19.39.51_20190429101047.pdf</t>
   </si>
   <si>
     <t>Avaliar e estudar o Estatuto dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/186/novo_documento_2019-04-08_19.39.51_20190429101219.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/186/novo_documento_2019-04-08_19.39.51_20190429101219.pdf</t>
   </si>
   <si>
     <t>Promover arrastão da limpeza, pelo menos uma vez por mês.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/202/req_24_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/202/req_24_marcelo.pdf</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/203/req_25_maureli.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/203/req_25_maureli.pdf</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/204/req_26_marcelo_.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/204/req_26_marcelo_.pdf</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/201/req_27_maureli.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/201/req_27_maureli.pdf</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/189/req_28_maureli_.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/189/req_28_maureli_.pdf</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/190/req_29_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/190/req_29_marcelo.pdf</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/191/req_30_renato_.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/191/req_30_renato_.pdf</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/192/req_31_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/192/req_31_marcelo.pdf</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Neusa Lino</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/193/req_32_neusa.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/193/req_32_neusa.pdf</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/194/req_33_neusa.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/194/req_33_neusa.pdf</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/195/req_34_neusa.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/195/req_34_neusa.pdf</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/196/req_35_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/196/req_35_renato.pdf</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/197/req_36_jose_augusto.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/197/req_36_jose_augusto.pdf</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/198/req_37_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/198/req_37_marcelo.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -858,68 +858,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/174/novo_documento_2019-03-25_19.49.37_20190327104540.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/173/novo_documento_2019-03-25_19.49.37_20190327104530.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/176/novo_documento_2019-03-28_11.33.18_20190403101603.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/177/novo_documento_2019-03-28_11.33.18_20190403101620.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/181/novo_documento_2019-04-08_19.39.51_20190429100321_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/182/novo_documento_2019-04-08_19.39.51_20190429100616.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/183/novo_documento_2019-04-08_19.39.51_20190429100732.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/187/ind_12_renato.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/188/ind_13_renato.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/199/ind_14_marcelo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/200/ind_15_marcelo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/161/p_lei_01_2019_saude.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/162/p_lei_02_80.000_carro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/163/p_lei_03_2019_recape.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/164/p_lei_04_2019_praca.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/206/projeto-lei-35-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/170/novo_documento_2019-03-25_19.49.37_20190327104453.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/169/novo_documento_2019-03-25_19.49.37_20190327104442.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/168/novo_documento_2019-03-25_19.49.37_20190327104432.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/167/novo_documento_2019-03-25_19.49.37_20190327104421.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/166/novo_documento_2019-03-25_19.49.37_20190327104411.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/165/novo_documento_2019-03-25_19.49.37_20190327104349.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/172/novo_documento_2019-03-25_19.49.37_20190327104514.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/171/novo_documento_2019-03-25_19.49.37_20190327104502.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/178/novo_documento_2019-03-28_11.33.18_20190403101633.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/179/novo_documento_2019-03-28_11.33.18_20190403101639.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/175/novo_documento_2019-03-28_11.33.18_20190403101557.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/180/novo_documento_2019-03-28_11.33.18_20190403101644.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/184/novo_documento_2019-04-08_19.39.51_20190429100910.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/185/novo_documento_2019-04-08_19.39.51_20190429101047.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/186/novo_documento_2019-04-08_19.39.51_20190429101219.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/202/req_24_marcelo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/203/req_25_maureli.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/204/req_26_marcelo_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/201/req_27_maureli.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/189/req_28_maureli_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/190/req_29_marcelo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/191/req_30_renato_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/192/req_31_marcelo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/193/req_32_neusa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/194/req_33_neusa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/195/req_34_neusa.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/196/req_35_renato.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/197/req_36_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/198/req_37_marcelo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/174/novo_documento_2019-03-25_19.49.37_20190327104540.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/173/novo_documento_2019-03-25_19.49.37_20190327104530.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/176/novo_documento_2019-03-28_11.33.18_20190403101603.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/177/novo_documento_2019-03-28_11.33.18_20190403101620.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/181/novo_documento_2019-04-08_19.39.51_20190429100321_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/182/novo_documento_2019-04-08_19.39.51_20190429100616.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/183/novo_documento_2019-04-08_19.39.51_20190429100732.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/187/ind_12_renato.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/188/ind_13_renato.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/199/ind_14_marcelo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/200/ind_15_marcelo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/161/p_lei_01_2019_saude.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/162/p_lei_02_80.000_carro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/163/p_lei_03_2019_recape.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/164/p_lei_04_2019_praca.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/206/projeto-lei-35-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/170/novo_documento_2019-03-25_19.49.37_20190327104453.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/169/novo_documento_2019-03-25_19.49.37_20190327104442.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/168/novo_documento_2019-03-25_19.49.37_20190327104432.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/167/novo_documento_2019-03-25_19.49.37_20190327104421.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/166/novo_documento_2019-03-25_19.49.37_20190327104411.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/165/novo_documento_2019-03-25_19.49.37_20190327104349.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/172/novo_documento_2019-03-25_19.49.37_20190327104514.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/171/novo_documento_2019-03-25_19.49.37_20190327104502.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/178/novo_documento_2019-03-28_11.33.18_20190403101633.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/179/novo_documento_2019-03-28_11.33.18_20190403101639.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/175/novo_documento_2019-03-28_11.33.18_20190403101557.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/180/novo_documento_2019-03-28_11.33.18_20190403101644.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/184/novo_documento_2019-04-08_19.39.51_20190429100910.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/185/novo_documento_2019-04-08_19.39.51_20190429101047.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/186/novo_documento_2019-04-08_19.39.51_20190429101219.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/202/req_24_marcelo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/203/req_25_maureli.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/204/req_26_marcelo_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/201/req_27_maureli.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/189/req_28_maureli_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/190/req_29_marcelo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/191/req_30_renato_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/192/req_31_marcelo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/193/req_32_neusa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/194/req_33_neusa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/195/req_34_neusa.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/196/req_35_renato.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/197/req_36_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/198/req_37_marcelo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="160.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>