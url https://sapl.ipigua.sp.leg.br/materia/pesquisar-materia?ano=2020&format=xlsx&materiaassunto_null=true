--- v0 (2025-12-18)
+++ v1 (2026-05-13)
@@ -54,465 +54,465 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Augusto</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/213/ind_01_2020_jose_augusto.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/213/ind_01_2020_jose_augusto.pdf</t>
   </si>
   <si>
     <t>Proceder, com urgência, a construção de uma lombada na Rua São Luís, em frente ao nº 41.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>José Luiz</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/214/ind_02_2020_jose_luiz.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/214/ind_02_2020_jose_luiz.pdf</t>
   </si>
   <si>
     <t>Proceder, com urgência, a construção de lombadas na Rua Siqueira Campos, entre os nº 75 e 95 e também em frente ao nº 520 da Rua Siqueira Campos.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Marcelo Amado</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/220/indicacao-03-2020.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/220/indicacao-03-2020.pdf</t>
   </si>
   <si>
     <t>valiar a melhor forma de ocupação do prédio da rodoviária para atendimento público conforme justifica.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/221/indicacao-05-2020.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/221/indicacao-05-2020.pdf</t>
   </si>
   <si>
     <t>Avaliar como alternativa e incentivo, após liberação do Estado em tempo de epidemia - Covid-1 9, atividade ao ar livre conformo justifico.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/222/indicacao-06-2020.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/222/indicacao-06-2020.pdf</t>
   </si>
   <si>
     <t>Avaliar como alternativa e incentivo, após liberação do Estado em tempo de epidemia — Covid-19, a retomada da economia para os artesãos e pequenos produtores rurais.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/230/ind_07_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/230/ind_07_marcelo.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal a criação de uma equipe de trabalho para a formação de um comitê para estudos da ODS - Objetivos de Desenvolvimento Sustentável, preconizado pela ONU - Organização das Nações Unidas e inicio de um plano para a criação da Cidade resiliente.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/236/ind_08_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/236/ind_08_marcelo.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal para a criação de um banco de classificados de emprego no site oficial.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/237/ind_09_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/237/ind_09_marcelo.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal a colocação de um mastro com a bandeira do Brasil em frente ao Paço Municipal.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>Decr</t>
   </si>
   <si>
     <t>Projeto de Decreto</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/211/projeto_decr_leg_02_2020_contas_2016_pm.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/211/projeto_decr_leg_02_2020_contas_2016_pm.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a APROVAÇÃO das contas do Município de Ipiguá, Excelentíssimo Senhor EMILIO PAZIANOTO, referente ao exercício financeiro de 2016 e dá outras providências"</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo - Exc</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/205/projeot-lei-01-2020.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/205/projeot-lei-01-2020.pdf</t>
   </si>
   <si>
     <t>Empréstimo 1.500.00,00</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/209/projeto_de_lei_leg_01_estradas_rurais_municipais.doc</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/209/projeto_de_lei_leg_01_estradas_rurais_municipais.doc</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/210/p_lei_14_cred_125_000_saude.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/210/p_lei_14_cred_125_000_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/207/plc_01_amplia_vagas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/207/plc_01_amplia_vagas.pdf</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/208/plc_02_cria_cargos.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/208/plc_02_cria_cargos.pdf</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre extinção de cargos públicos efetivo e dá outras providências.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Renato Pazianoto</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/215/req_01_2020_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/215/req_01_2020_renato.pdf</t>
   </si>
   <si>
     <t>Providenciar a instalação de faixas de pedestres na Rua do Comércio, frente aos nº 247 e 321.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/216/req_02_2020_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/216/req_02_2020_renato.pdf</t>
   </si>
   <si>
     <t>Informar quais e quantos projetos o Setor Social está oferecendo aos munícipes, especificando quantos sao oferecidos as crianças e adolescentes, denominando-os.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Cópias de todas as despesas efetuadas no ano de 2020, acerca da caixa d'água do Bairro São Francisco.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Maureli Belei</t>
   </si>
   <si>
     <t>A Instalação de lixeiras na entrada da estrada para o bairro Areia Branca.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/219/req_05_maureli.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/219/req_05_maureli.pdf</t>
   </si>
   <si>
     <t>Cópias de notas fiscais e também cópias de todas as transferencias de recursos recebidos e das despesas efetuadas, para o combate ao Covid-19.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/223/req_06_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/223/req_06_marcelo.pdf</t>
   </si>
   <si>
     <t>Determinar fiscalização periódica dos serviços de água e esgoto do DAE - Departamento de Água e Esgoto.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/224/req_07_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/224/req_07_marcelo.pdf</t>
   </si>
   <si>
     <t>Seja feita uma avaliação para criação de uma Lei Legislativa reestabelecendo uma data fixa para a fundação do município de lpiguá.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/225/req_08_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/225/req_08_renato.pdf</t>
   </si>
   <si>
     <t>Informar onde e como foram utilizadas as emendas parlamentares disponibilizadas pelos Deputados: Coronel Tadeu (no valor de R$ 150.000,00); Fausto Pinato (no valor de R$ 100.000,00); e de Renata de Abreu (no valor de R$ 100.000,00).</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/226/req_09_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/226/req_09_renato.pdf</t>
   </si>
   <si>
     <t>Encaminhar cópia integral do projeto de construção da ponte sobre o córrego Barra Funda, no bairro São Francisco, bem como, do procedimento licitatório.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Encaminhar cópia integral do procedimento licitatório acerca da reforma, ampliação e gastos na UBS "Conceição Pedra Costa", bem como cópias das notas fiscais, empenhos e pagamentos efetuados à empresa vencedora.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/228/req_11_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/228/req_11_renato.pdf</t>
   </si>
   <si>
     <t>Informar qual o saldo/disponibilidade contábil atual do erário, em virtude das movimentações financeiras.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/229/req_12_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/229/req_12_renato.pdf</t>
   </si>
   <si>
     <t>Eencaminhar a relação nominal de todos os beneficiados/favorecidos com o recebimento de cestas básicas, fornecidas pelo Fundo Social Municipal, mensalmente, desde janeiro/2020 até a presente data, bem como, cópia do processo licitatório de aquisição das cestas básicas.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/231/req_13_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/231/req_13_marcelo.pdf</t>
   </si>
   <si>
     <t>Apresentar a situação da Lei que denomina as ruas do Bairro Residencial São Francisco.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/232/req_14_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/232/req_14_marcelo.pdf</t>
   </si>
   <si>
     <t>Nomeie uma equipe de servidores efetivos para darem início ao Plano de Carreira, remuneração Programa de qualificação Profissional e Formação Contínua dos Servidores Efetivos da Municipalidade.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/233/req_15_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/233/req_15_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer a criação de uma equipe de trabalho para a atualização Plano Municipal de Gestão Integrada de Resíduos Sólidos no Município de Ipiguá e a instituição de Lei Complementar em acompanhamento ao Plano, já elaborado desde o ano 2017.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Joao Licurgo</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/234/req_16_joao.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/234/req_16_joao.pdf</t>
   </si>
   <si>
     <t>Encaminhar cópia integral do procedimento licitatório acerca da revitalização da Rua do Comércio, bem como cópias das notas fiscais, empenhos e pagamentos efetuados à empresa vencedora.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/235/req_17_joao.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/235/req_17_joao.pdf</t>
   </si>
   <si>
     <t>Informar quantas horas de máquinários e caminhões foram recolhidas ao erário municipal, nos meses de junho, julho e agosto de 2020, encaminhando a relação nominal dos favorecidos.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/238/req_18_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/238/req_18_marcelo.pdf</t>
   </si>
   <si>
     <t>Requere ao Executivo que faça convênio de espaço rural para acolhimento de animais em ruas e rodovias.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/239/req_19_maureli.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/239/req_19_maureli.pdf</t>
   </si>
   <si>
     <t>Requere ao Executivo que faça a instalação de iluminação pública na Rua Barão de Limeira, bairro São Francisco.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/240/req_20_maureli.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/240/req_20_maureli.pdf</t>
   </si>
   <si>
     <t>solicita informações acerca da denúncia apresentada pela empresa Noromix.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/241/requerimento_21_2020.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/241/requerimento_21_2020.pdf</t>
   </si>
   <si>
     <t>Encaminhar o presente ao Exmo. Sr. Prefeito Municipal, um Projeto de Lei de Convênio anexo, sobre "Apreensão de animais de grande porte em rodovias e logradouros em estado de abandono ou maus-tratos.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/242/req_22_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/242/req_22_marcelo.pdf</t>
   </si>
   <si>
     <t>Encaminhar o presente ao Exmo. Sr. Prefeito Municipal, para analisar e instituir a lei de atribuições para futuros (as) Vice-Prefeito (a).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -819,68 +819,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/213/ind_01_2020_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/214/ind_02_2020_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/220/indicacao-03-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/221/indicacao-05-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/222/indicacao-06-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/230/ind_07_marcelo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/236/ind_08_marcelo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/237/ind_09_marcelo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/211/projeto_decr_leg_02_2020_contas_2016_pm.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/205/projeot-lei-01-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/209/projeto_de_lei_leg_01_estradas_rurais_municipais.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/210/p_lei_14_cred_125_000_saude.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/207/plc_01_amplia_vagas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/208/plc_02_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/215/req_01_2020_renato.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/216/req_02_2020_renato.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/219/req_05_maureli.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/223/req_06_marcelo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/224/req_07_marcelo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/225/req_08_renato.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/226/req_09_renato.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/228/req_11_renato.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/229/req_12_renato.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/231/req_13_marcelo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/232/req_14_marcelo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/233/req_15_marcelo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/234/req_16_joao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/235/req_17_joao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/238/req_18_marcelo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/239/req_19_maureli.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/240/req_20_maureli.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/241/requerimento_21_2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/242/req_22_marcelo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/213/ind_01_2020_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/214/ind_02_2020_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/220/indicacao-03-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/221/indicacao-05-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/222/indicacao-06-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/230/ind_07_marcelo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/236/ind_08_marcelo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/237/ind_09_marcelo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/211/projeto_decr_leg_02_2020_contas_2016_pm.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/205/projeot-lei-01-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/209/projeto_de_lei_leg_01_estradas_rurais_municipais.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/210/p_lei_14_cred_125_000_saude.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/207/plc_01_amplia_vagas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/208/plc_02_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/215/req_01_2020_renato.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/216/req_02_2020_renato.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/219/req_05_maureli.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/223/req_06_marcelo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/224/req_07_marcelo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/225/req_08_renato.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/226/req_09_renato.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/228/req_11_renato.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/229/req_12_renato.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/231/req_13_marcelo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/232/req_14_marcelo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/233/req_15_marcelo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/234/req_16_joao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/235/req_17_joao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/238/req_18_marcelo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/239/req_19_maureli.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/240/req_20_maureli.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/241/requerimento_21_2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/242/req_22_marcelo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>