--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -54,862 +54,862 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulo Acássio</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal com urgência a construção de uma lombada na Rua Formosa em frente ao numeral 120, nesta cidade.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Duis</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/247/ind_02_2021_jesus.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/247/ind_02_2021_jesus.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal promover um "Arrastão de Limpeza", pelo menos uma vez por mês em nossa cidade.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Renato Pazianoto</t>
   </si>
   <si>
     <t>promover reparos na ponte de madeira existente sobre o "Rio Pedreira" - Estrada Barra Funda.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Donizete</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/255/ind_04_2021_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/255/ind_04_2021_donizete.pdf</t>
   </si>
   <si>
     <t>Proceder, com urgência, a construção de uma lombada na Rua Ângelo Sela, frente ao numeral 431, nesta cidade.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Cassiano</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/256/req_05_2021_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/256/req_05_2021_eneas.pdf</t>
   </si>
   <si>
     <t>Proceder, com urgência, a construção de uma lombada na Rua Barão de Limeira, bairro jardim São Francisco, frente ao numeral 1531, nesta cidade.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/257/ind_06_jesus.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/257/ind_06_jesus.pdf</t>
   </si>
   <si>
     <t>Sugeri à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: Promover a demarcação/sinalização de trânsito (de solo) de toda_x000D_
 a nossa cidade, considerando que a falta de sinalização das regras de trânsito dificulta o tráfego, causando transtornos para os motoristas e aumenta o risco de acidentes.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/258/ind_07_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/258/ind_07_cassiano.pdf</t>
   </si>
   <si>
     <t>Sugeri à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: proceder à instalação de sistema de monitoramento por câmeras nas vias de ingresso/saída desta cidade; na Praça da Matriz e também em outros pontos estratégicos como a Rua do Comércio. Com isso pode-se acompanhar a movimentação das pessoas,  veículos, auxiliam a localização de cidadãos desaparecidos, foragidos, e ainda pode_x000D_
 identificar em tempo real, crimes, como furtos e roubos de carros.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Marcinho</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/261/ind_08_marcio.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/261/ind_08_marcio.pdf</t>
   </si>
   <si>
     <t>Sugeri a Administração Municipal proceder a reforma do piso da quadra esportiva do Clube Municipal.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/262/ind_09_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/262/ind_09_donizete.pdf</t>
   </si>
   <si>
     <t>Sugeri à Administração Municipal, com urgência, a construção de uma lombada na Rua Miguel Sulfite, frente ao numeral 40, nesta cidade.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>José Augusto</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/263/ind_10_jose_augusto.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/263/ind_10_jose_augusto.pdf</t>
   </si>
   <si>
     <t>Sugeri à Administração Municipal adotar medidas para ampliação da estrutura da Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/264/ind_11_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/264/ind_11_renato.pdf</t>
   </si>
   <si>
     <t>Sugerir à Administração Municipal, promover alterações no Boletim de Informações sobre a Covid-19.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Roni</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/265/ind_12_roni.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/265/ind_12_roni.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a construção de uma lombada na área de lazer da rua São Gabriel, em frente ao numeral 401, bairro José Fiorili devido as inúmeras reclamações dos moradores e frequentadores do local, pois inúmeros veículos trafegam em alta velocidade.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/266/ind_13_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/266/ind_13_cassiano.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Publico à construção de uma área de laser com quiosques, churrasqueiras, pistas de caminhada e lago, no córrego Barra Funda, bairro São Francisco, nesta cidade.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Eneas</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/267/ind_14_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/267/ind_14_eneas.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Publico: Adquirir e fornecer aos professores da rede de ensino municipal, aparelhos notebooks para facilitação das aulas online e atendimentos dos alunos e pais, através de videoconferência.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/268/ind_15_roni.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/268/ind_15_roni.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal com urgência a instalação de dois postes com iluminação pública na Rua São Luiz, no bairro José Fiorili, nas imediações da Praça, nesta cidade.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/269/ind_16_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/269/ind_16_donizete.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal construção de uma Lombofaixa na Rua do Comércio, frente ao numeral 547, nesta cidade.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/270/ind_17_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/270/ind_17_donizete.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal a construção de uma área de laser e um mini bosque, nas imediações da área verde localizada entre os bairros José Fiorili e Jardim São Paulo, nesta cidade.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal a substituição das lâmpadas da iluminação publica na Avenida de entrada/saída para São José do Rio Preto-SP.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/272/ind_19_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/272/ind_19_renato.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal o duplo mascaramento dos pacientes, no caso de atendimento da Covid-19.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/273/ind_20_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/273/ind_20_renato.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal a instalação de equipamentos de energia fotovoltaica nos prédios públicos municipais.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/274/ind_21_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/274/ind_21_cassiano.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal  revitalização e modernização da entrada/saída para a cidade de São Jose do Rio Preto.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/275/ind_22_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/275/ind_22_cassiano.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal a revitalização e a instalação mesas, banco e de academia de musculação na Praça do bairro Jatobás, nesta cidade.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - realização de reparos acerca da valeta de cabeamento de internet.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/281/ind_24_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/281/ind_24_cassiano.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: proceder reparos na estrutura de sustentação da tampa do bueiro da Rua 3, localizado frente ao numeral 260, do Jardim São Francisco.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/282/ind_25_jesus.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/282/ind_25_jesus.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - promova a sinalização de solo de uma faixa de pedestre frente ao velório municipal.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/283/ind_26_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/283/ind_26_cassiano.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: proceder a notificação dos proprietários que se encontram com mato alto em seus terrenos, guias e calçadas.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: tomar providências acerca da proteção, acolhimento e cuidados_x000D_
 com os cães e gatos em situação de abandono em nossa cidade.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/291/ind_28_jesus.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/291/ind_28_jesus.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - promover a instalação de placas de nomenclaturas e de _x000D_
 identificação das vias e prédios públicos desta cidade.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/292/ind_29_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/292/ind_29_cassiano.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - promover a instalação de programa de monitoramento motorizado (agente com veículo ou motocicleta) de vigilância municipal.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/293/ind_30_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/293/ind_30_renato.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - proceder a reabertura da piscina municipal.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/297/ind_31_paulo_e_marcio.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/297/ind_31_paulo_e_marcio.pdf</t>
   </si>
   <si>
     <t>Promover cursos de tapotagem emergencial para os professores e agentes do setor de_x000D_
 educação.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/298/ind_32_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/298/ind_32_renato.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal para contratação de um Médico Veterinário e de um Engenheiro Agrônomo.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/299/ind_33_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/299/ind_33_donizete.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal para a instalação de detectores de altura nas entradas/saídas da cidade, para orientação dos motoristas de caminhões.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/300/ind_34_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/300/ind_34_cassiano.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal para promover a revitalização/reforma da Praça Central Municipal.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/301/ind_35_marcio.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/301/ind_35_marcio.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal esforços para que este município possa sediar a Copa A.P.F. Interclubes Internacional para as férias de janeiro/2022.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/304/ind_36_ver_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/304/ind_36_ver_renato.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo, passo a expor os motivos pelos quais entendo a mesma necessária: Como é sabido de todos, o bacharel em Fisioterapia atua no tratamento e prevenção de doenças e lesões, decorrentes de fraturas ou má-formação ou vícios de postura. Tem como aliados, técnicas como massagens e exercícios que restaurem a capacidade física e funcional dos pacientes. Por conseguinte, só temos um profissional para atendimento dos munícipes, estando sobrecarregado.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
     <t>Executivo - Exc</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/405/lei_783_-_2021_-_credito_adicional_especial_-_15062021.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/405/lei_783_-_2021_-_credito_adicional_especial_-_15062021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um crédito adicional.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Esta Moção é destinada a todos os profissionais de saúde do nosso município que estão envolvidos no enfrentamento da COVID-19. Entre estes profissionais de saúde estão os médicos (todas as especialidades), dentistas, enfermeiros, biomédicos, fisioterapeutas, fonoaudiólogos, psicólogos, farmacêuticos, nutricionistas, auxiliares e técnicos de enfermagem e laboratório, agentes comunitários de saúde, agentes de endemias, vigilância sanitária, auxiliares de limpeza e manutenção, cozinheiras, assistentes sociais, atendentes, secretária da saúde, motoristas que fazem o transporte de pacientes para tratamento em cidades vizinhas e demais funcionários da Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/311/mocao_02_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/311/mocao_02_renato.pdf</t>
   </si>
   <si>
     <t>Esta Moção é destinada, em especial, aos profissionais de saúde que estiveram envolvidos, direta e indiretamente, no  atendimento ao paciente LUIZ CARLOS MARINHO JUNIOR.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/243/pl_01_2021_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/243/pl_01_2021_1.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Poder Executivo a proceder uma abertura de crédito adicional especial, até a importância de R$ 115.606,40.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/244/p_lei_02_2021_finisa_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/244/p_lei_02_2021_finisa_1.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Poder Executivo a proceder uma abertura de crédito adicional especial, até a importância de R$ 166.162,45.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/245/pl_03_2021_cred_520_000_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/245/pl_03_2021_cred_520_000_1.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Poder Executivo a proceder uma abertura de crédito adicional especial, até a importância de R$ 520.000,00.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/250/projeto_de_lei_-_05_-criacao_conselho_fundeb.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/250/projeto_de_lei_-_05_-criacao_conselho_fundeb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de_x000D_
 Acompanhamento e Controle Social (CACS) do novo FUNDEB e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/276/p_lei_10_cred_esp_42852186_educacao_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/276/p_lei_10_cred_esp_42852186_educacao_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um Crédito Adicional Especial de R$ 428.521,86 (quatrocentos e vinte e oito mil quinhentos e vinte e um reais e oitenta e seis centavos), conforme Convênio processo n° 3261/2011, da Secretaria de Estado da Educação, e Planilha Orçamentaria e solicitação de suplementação.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/277/p_lei_11_conv_posto_identificacao_iirgd_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/277/p_lei_11_conv_posto_identificacao_iirgd_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com a Secretaria da Segurança Pública do Governo do Estado de São Paulo! Instituto de Identificação - Ricardo Gumbleton Daunt e da outras providências.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/278/p_lei_12_procon_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/278/p_lei_12_procon_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com a Secretaria da Justiça e Cidadania do Governo do Estado de São Paulo! Fundação de Proteção e Defesa do Consumidor- PROCON/SP e da outras providências.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/279/p_lei_13_ganha_tempo_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/279/p_lei_13_ganha_tempo_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, implantação e funcionamento de espaço denominado "GANHA TEMPO" junto ao MUNICÍPIO DE IPIGUÁ e da outras providências.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/286/p_lei_16_conv_seg_publica_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/286/p_lei_16_conv_seg_publica_1.pdf</t>
   </si>
   <si>
     <t>Disponibilizar pessoal civil e estagiários à Delegacia de Policia Civil de Ipiguá.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/287/p_lei_17_verba_condeca_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/287/p_lei_17_verba_condeca_1.pdf</t>
   </si>
   <si>
     <t>Fica o Chefe do Executivo Municipal de Ipiguá autorizado, a proceder uma abertura de Crédito Adicional Especial, até a importância de R$ 100.000,00 (cem mil reais), destinado a: _x000D_
  - EXECUTIVO/FUNDO MUNICIPAL DIREITOS CRIANÇA E ADOLESCENTE;_x000D_
  - FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E ADOLESCENTE;_x000D_
  - FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E ADOLESCENTE;_x000D_
  - MANUTENÇÃO DO F.M.D.C.A.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/288/p_lei_18_cred_suple_adicional.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/288/p_lei_18_cred_suple_adicional.pdf</t>
   </si>
   <si>
     <t>Fica aberto no orçamento fiscal e de seguridade social do exercício de 2021 aprovado pela Lei Orçamentária n° 776, de 16 de dezembro de 2020 os Crédito Adicional suplementar no montante de R$ 1.284,000,00 (um milhão duzentos e oitenta e quatro mil reais), destina-se ao reforço das seguintes dotações:_x000D_
 _x000D_
 - EXECUTIVO / ADMINISTRAÇÃO E PLANEJAMENTO_x000D_
 - ADMINISTRAÇÃO_x000D_
 - ADMINISTRAÇÃO FINANCEIRA_x000D_
 - APOIO ADMINISTRATIVO_x000D_
 - MANUTENÇÃO DA ADMINISTRAÇÃO</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/289/p_lei_19_cred_adc_esp_350_000.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/289/p_lei_19_cred_adc_esp_350_000.pdf</t>
   </si>
   <si>
     <t>Solicito a aprovação do referido Projeto de Lei, em regime de urgência, tendo em vista a necessidade, para que possamos dar início na Licitação para as Obras destinada a implantação do GANHA TEMPO, e aquisição dos Equipamentos e Material permanente para a instalação.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/290/p_lei_20_cred_225_000_saude.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/290/p_lei_20_cred_225_000_saude.pdf</t>
   </si>
   <si>
     <t>Fica o Chefe do Executivo Municipal de Ipiguá autorizado, a_x000D_
 proceder uma abertura de Crédito Adicional Especial, até a importância de R$ 225.000,00 (duzentos e vinte e cinco mil reais), de acordo com a Lei n° 776/2020 de 16/12/2020 destinada_x000D_
 a suplementação da seguinte dotação do orçamento vigente, a saber:_x000D_
 _x000D_
 - EXECUTIVO/ FUNDO MUNICIPAL DE SAÚDE_x000D_
 - EXECUTIVO_x000D_
 - FUNDO MUNICIPAL DE SAÚDE_x000D_
 - ATENÇÃO BÁSICA_x000D_
 - REDE MUNICIPAL DE SAÚDE_x000D_
 - INVESTIMENTO SERVIÇO SAÚDE_x000D_
 - EQUIPAMENTO E MATERIAL PERMANENTE</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/294/p_lei_21_aux_alimentacao_func.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/294/p_lei_21_aux_alimentacao_func.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo Municipal autorizado e obrigado a conceder o auxílio alimentação a todos os servidores e funcionários públicos municipais, em substituição à cesta básica de alimentos, o valor de R$ 250,00 (duzentos e cinqüenta reais) mensais, na forma de ticket-alimentação ou cartão magnético de crédito.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/302/p_lei_23_atrib_classes.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/302/p_lei_23_atrib_classes.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que visa regulamentar as atribuições de aulas junto as unidades escolares municipais.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/303/p_lei_24_conv_inst_ensino.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/303/p_lei_24_conv_inst_ensino.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo Municipal autorizado a celebrar Termo de Convênio com Instituições de Ensino Superiores e Escolas Técnicas Profissionalizantes objetivando a realização de estágios para_x000D_
 cumprimento de currículo escolar, que não acarretem quaisquer despesas ao ente público municipal, portanto, não remunerado.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>Solicito a aprovação do referido Projeto de Lei, em regime de urgência, tendo em vista a necessidade, para que possamos dar início a Licitação, de Elaboração do Projeto Executivo para Implantação de Anel Viário na Extensão de 1,40 Km com 02_x000D_
 Dispositivos de Acesso e Retomo em Nível Tipo Rotatória e Projeto de Implantação de Dispositivo de Acesso e Retomo em Nível, Tipo Rotatória Alongada, na SP-427 KM 22, Acesso ao Bairro Jardim São Francisco, Município de Ipiguá-SP</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/306/pl_29_cred_350_000.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/306/pl_29_cred_350_000.pdf</t>
   </si>
   <si>
     <t>Fica aberto no Orçamento Fiscal e de Seguridade social do_x000D_
 exercício de 2021 aprovado pela Lei Orçamentária n° 776 de 16 de dezembro de 2020 o Crédito Adicional suplementar no montante de R$ 350,000,00 (trezentos e cinquenta mil reais), destinase ao reforço das seguintes dotações:_x000D_
 02009 - EXECUTIVO / ENSINO FUNDAMENTAL_x000D_
 12-EDUCAÇÃO_x000D_
 12-361 - ENSINO FUNDAMENTAL_x000D_
 12-361-014 - ENSINO FUNDAMENTAL_x000D_
 12-361-014-1-014 - INVESTIMENTO NO ENSINO FUNDAMEMNTAL_x000D_
 173-7 - 44.90.52 - EQUIPAMENTOS E MATERIAL PERMANENTE</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/307/p_lei_30_iprem_aposentadorias_e_pensoes.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/307/p_lei_30_iprem_aposentadorias_e_pensoes.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do_x000D_
 Município de Ipiguá - SP: fixa o limite máximo para a concessão_x000D_
 de aposentadorias e pensões pelo regime de previdência de que_x000D_
 trata o art. 40 da Constituição Federal; autoriza a adesão ao plano_x000D_
 de benefícios de previdência complementar: e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/308/plc_02_plano_amort_deficit_atuarial.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/308/plc_02_plano_amort_deficit_atuarial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Plano de Amortização do Déficit Atuarial do Município de Ipiguá - SP para o Exercício de 2021.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/309/plc_03_2021_imovel_p_cemiterio.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/309/plc_03_2021_imovel_p_cemiterio.pdf</t>
   </si>
   <si>
     <t>ALTERA DESTINAÇÃO AO IMÓVEL URBANO COM ÁREA DE_x000D_
 4.593,80 METROS QUADRADOS, INICIALMENTE GRAVADO COM_x000D_
 ÁREA DE LAZER PARA ÁREA DE AMPLIAÇÃO DE CEMITÉRIO_x000D_
 MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/249/req_01_2021_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/249/req_01_2021_cassiano.pdf</t>
   </si>
   <si>
     <t>CUMPRIMENTO da Lei n. 532/2013, que dispõe sobre a regularização de construção de calçadas nas vias públicas desta municipalidade.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/251/req_02_2021_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/251/req_02_2021_eneas.pdf</t>
   </si>
   <si>
     <t>Foi requerido cópias de todos os documentos relativos ao respirador, acerca do recebimento por parte de município, bem como, da sua solicitação, doação e remessa à Santa Casa de_x000D_
 Misericórdia de São José do Rio Preto-SP.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Foi requerido cópia de contrato de locação para verificação de quem foi contratado, o valor_x000D_
 pago e o prazo de duração. Também foi requerido a justificativa para a locação do aparelho respirador.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/253/req_04_2021_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/253/req_04_2021_eneas.pdf</t>
   </si>
   <si>
     <t>Foi requerido informações sobre a realização de processo licitatório e compra de insumos odontológicos, por parte deste município, encaminhando cópias das notas fiscais dos produtos.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/254/req_05_2021_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/254/req_05_2021_eneas.pdf</t>
   </si>
   <si>
     <t>Foi requerido informações sobre a quantidade de doses de vacinas contra a covid-19 foram recebidas pelo município, discriminando por fabricante, quantas pessoas já foram vacinados, encaminhando a relação nominal, e se há sobra de doses de referida vacina.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/259/req_06_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/259/req_06_eneas.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente do IPREM deste Município informações: Se o IPREM possui importância em dinheiro em aplicações financeiras, quais os tipos de aplicações e a descriminação dos seus valores.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/260/req_07_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/260/req_07_eneas.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações se houve contratação de empresa especializada em fornecimento de serviços de ambulâncias de UTI e encaminhar cópias do contrato, notas ficais, e seus respectivos empenhos.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/285/req_08_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/285/req_08_eneas.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o que segue: informar qual o motivo da demora no atendimento e a recusa de transferência do paciente LUIZ CARLOS MARINHO JUNIOR.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/295/req_09_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/295/req_09_eneas.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal a relação nominal de todas as empresas e seus respectivos CNPJ, que prestam serviços ou vendem materiais para esta municipalidade.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/296/req_10_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/296/req_10_eneas.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, quais as providências estão sendo tomadas acerca da oferta irregular de atendimento em vagas na creche municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1216,68 +1216,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/247/ind_02_2021_jesus.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/255/ind_04_2021_donizete.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/256/req_05_2021_eneas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/257/ind_06_jesus.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/258/ind_07_cassiano.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/261/ind_08_marcio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/262/ind_09_donizete.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/263/ind_10_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/264/ind_11_renato.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/265/ind_12_roni.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/266/ind_13_cassiano.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/267/ind_14_eneas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/268/ind_15_roni.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/269/ind_16_donizete.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/270/ind_17_donizete.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/272/ind_19_renato.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/273/ind_20_renato.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/274/ind_21_cassiano.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/275/ind_22_cassiano.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/281/ind_24_cassiano.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/282/ind_25_jesus.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/283/ind_26_cassiano.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/291/ind_28_jesus.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/292/ind_29_cassiano.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/293/ind_30_renato.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/297/ind_31_paulo_e_marcio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/298/ind_32_renato.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/299/ind_33_donizete.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/300/ind_34_cassiano.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/301/ind_35_marcio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/304/ind_36_ver_renato.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/405/lei_783_-_2021_-_credito_adicional_especial_-_15062021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/311/mocao_02_renato.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/243/pl_01_2021_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/244/p_lei_02_2021_finisa_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/245/pl_03_2021_cred_520_000_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/250/projeto_de_lei_-_05_-criacao_conselho_fundeb.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/276/p_lei_10_cred_esp_42852186_educacao_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/277/p_lei_11_conv_posto_identificacao_iirgd_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/278/p_lei_12_procon_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/279/p_lei_13_ganha_tempo_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/286/p_lei_16_conv_seg_publica_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/287/p_lei_17_verba_condeca_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/288/p_lei_18_cred_suple_adicional.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/289/p_lei_19_cred_adc_esp_350_000.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/290/p_lei_20_cred_225_000_saude.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/294/p_lei_21_aux_alimentacao_func.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/302/p_lei_23_atrib_classes.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/303/p_lei_24_conv_inst_ensino.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/306/pl_29_cred_350_000.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/307/p_lei_30_iprem_aposentadorias_e_pensoes.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/308/plc_02_plano_amort_deficit_atuarial.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/309/plc_03_2021_imovel_p_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/249/req_01_2021_cassiano.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/251/req_02_2021_eneas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/253/req_04_2021_eneas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/254/req_05_2021_eneas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/259/req_06_eneas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/260/req_07_eneas.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/285/req_08_eneas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/295/req_09_eneas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/296/req_10_eneas.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/247/ind_02_2021_jesus.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/255/ind_04_2021_donizete.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/256/req_05_2021_eneas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/257/ind_06_jesus.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/258/ind_07_cassiano.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/261/ind_08_marcio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/262/ind_09_donizete.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/263/ind_10_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/264/ind_11_renato.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/265/ind_12_roni.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/266/ind_13_cassiano.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/267/ind_14_eneas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/268/ind_15_roni.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/269/ind_16_donizete.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/270/ind_17_donizete.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/272/ind_19_renato.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/273/ind_20_renato.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/274/ind_21_cassiano.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/275/ind_22_cassiano.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/281/ind_24_cassiano.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/282/ind_25_jesus.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/283/ind_26_cassiano.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/291/ind_28_jesus.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/292/ind_29_cassiano.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/293/ind_30_renato.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/297/ind_31_paulo_e_marcio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/298/ind_32_renato.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/299/ind_33_donizete.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/300/ind_34_cassiano.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/301/ind_35_marcio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/304/ind_36_ver_renato.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/405/lei_783_-_2021_-_credito_adicional_especial_-_15062021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/311/mocao_02_renato.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/243/pl_01_2021_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/244/p_lei_02_2021_finisa_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/245/pl_03_2021_cred_520_000_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/250/projeto_de_lei_-_05_-criacao_conselho_fundeb.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/276/p_lei_10_cred_esp_42852186_educacao_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/277/p_lei_11_conv_posto_identificacao_iirgd_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/278/p_lei_12_procon_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/279/p_lei_13_ganha_tempo_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/286/p_lei_16_conv_seg_publica_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/287/p_lei_17_verba_condeca_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/288/p_lei_18_cred_suple_adicional.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/289/p_lei_19_cred_adc_esp_350_000.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/290/p_lei_20_cred_225_000_saude.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/294/p_lei_21_aux_alimentacao_func.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/302/p_lei_23_atrib_classes.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/303/p_lei_24_conv_inst_ensino.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/306/pl_29_cred_350_000.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/307/p_lei_30_iprem_aposentadorias_e_pensoes.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/308/plc_02_plano_amort_deficit_atuarial.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/309/plc_03_2021_imovel_p_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/249/req_01_2021_cassiano.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/251/req_02_2021_eneas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/253/req_04_2021_eneas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/254/req_05_2021_eneas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/259/req_06_eneas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/260/req_07_eneas.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/285/req_08_eneas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/295/req_09_eneas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/296/req_10_eneas.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>