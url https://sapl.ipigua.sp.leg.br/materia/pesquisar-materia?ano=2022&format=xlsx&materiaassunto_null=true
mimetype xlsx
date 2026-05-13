--- v0 (2025-12-17)
+++ v1 (2026-05-13)
@@ -54,1227 +54,1227 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cassiano</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/313/ind_01_2022_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/313/ind_01_2022_cassiano.pdf</t>
   </si>
   <si>
     <t>indica a Administração Municipal, a adoção da seguinte medida político_x000D_
 administrativa de interesse da comunidade: proceder a notificação dos_x000D_
 proprietários que se encontram com mato alto em seus terrenos, guias e_x000D_
 calçadas, bem como a municipalidade cuidar dos próprios.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Paulo Acássio</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/314/ind_02_2022_v_paulo_e_todos_demais.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/314/ind_02_2022_v_paulo_e_todos_demais.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, objetivo de sugerir a seguinte medida político administrativa: - promover a_x000D_
 criação de um memorial para registrar a história do Poder legislativo.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Eneas</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/315/ind_03_2022_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/315/ind_03_2022_eneas.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - realizar a identificação do profissional de saúde(médico) que está promovendo o atendimento na UBS.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Duis</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/343/ind_04_v_jesus.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/343/ind_04_v_jesus.pdf</t>
   </si>
   <si>
     <t>No uso de suas legais e regimentais atribuições (art. 119), em atenção à função constitucional de_x000D_
 assessoramento ao Poder Executivo na administração do Município, que à Câmara Municipal é imposta, venho perante Vossa Excelência e seus Nobres_x000D_
 Pares, apresentar esta INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - pintura de reservatório de água potável localizado em prédio público municipal.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/342/ind_05_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/342/ind_05_cassiano.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: efetuar melhorias nas vias_x000D_
 públicas desta municipalidade, assegurando que ônibus da PevêTur, com maior capacidade de transporte de pessoas, possam percorrê-las sem contratempos e intercorrências.  JUSTIFICATIVA</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/317/ind_6_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/317/ind_6_cassiano.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: efetuar melhorias/consertos em várias estradas de terra batida desta municipalidade e em seus mataburros.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/319/ind_7_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/319/ind_7_cassiano.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: promover melhorias na iluminação pública.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>José Augusto</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/320/ind_8_jose_augusto.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/320/ind_8_jose_augusto.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - promover a instalação de uma cobertura nas proximidades do portão de saída da escola Lucimara Pazianoto; aquisição de cadeiras e ou banco para os alunos utilizarem após as refeições de retrodita escola.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Renato Pazianoto</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/344/ind_10_ver__renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/344/ind_10_ver__renato.pdf</t>
   </si>
   <si>
     <t>No uso de suas legais e regimentais atribuições (art. 119), em atenção à função_x000D_
 constitucional de assessoramento na administração do Município, que à Câmara Municipal é imposta, vem perante Vossa Excelência apresentar esta INDICAÇÃO, com o objetivo de sugerir a seguinte medida político administrativa: - promover a instalação de iluminação nos pontos de ônibus de atendimentos aos bairros rurais.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Roni</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/</t>
   </si>
   <si>
     <t>No uso de suas legais e regimentais atribuições (art. 119), em atenção à função constitucional de assessoramento na administração do Município, que à_x000D_
 Câmara Municipal é imposta, vem perante Vossa Excelência apresentar esta INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção_x000D_
 da seguinte medida político administrativa de interesse da comunidade, Instalações de lixeiras (de coletas seletivas) no Estádio Municipal.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Donizete</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/347/ind_12_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/347/ind_12_donizete.pdf</t>
   </si>
   <si>
     <t>No uso de suas legais e regimentais atribuições (art. 119), em atenção à função constitucional de assessoramento ao Poder Executivo na administração do Município, que à Câmara Municipal é imposta, vem perante Vossa Excelência e seus Nobres Pares, apresentar esta INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - promova a implantação, pela_x000D_
 UBS, das técnicas da acupuntura. JUSTIFICATIVA</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/348/ind_13_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/348/ind_13_cassiano.pdf</t>
   </si>
   <si>
     <t>No uso de suas legais e regimentais atribuições (art. 119), em atenção à função constitucional de assessoramento ao Poder Executivo na administração do Município, que à Câmara Municipal é imposta venho perante Vossas Excelências apresentar esta INDICAÇÃO, com o objetivo de sugerir à_x000D_
 Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: promover instalações de câmeras de vigilância das proximidades da EE Professor Francisco Purita.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>O Vereador RENATO PAZIANOTO, nos termos legais e regimentais atribuições (art. 119), em atenção à função constitucional de assessoramento ao Poder Executivo na administração do Município, que à Câmara Municipal é imposta, vem perante Vossa Excelência e seus Nobres Pares, apresentar esta INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - promover a instalação de cobertura para os veículos da saúde que permanecem estacionadas na UBS. JUSTIFICATIVA</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/411/ind_15_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/411/ind_15_cassiano.pdf</t>
   </si>
   <si>
     <t>LUIZ ANTONIO CASSIANO - DEM, vereador, no uso de suas legais e regimentais atribuições (art. 119), em atenção à função constitucional de assessoramento ao Poder Executivo na administração do Município, que à Câmara Municipal é imposta venho perante Vossas_x000D_
 Excelências apresentar esta INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: criar o programa de entrega domiciliar gratuita de medicamentos de uso contínuo às pessoas com_x000D_
 deficiência e idosas, usuárias do Sistema Único de Saúde.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/412/ind_16_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/412/ind_16_cassiano.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: avalie a proposta de enviar, ao_x000D_
 Poder Legislativo, um Projeto de Lei que autoriza o Poder Executivo Municipal a celebrar convênio com o Estado de São Paulo, por meio da Secretaria da Segurança Pública, e a criar a gratificação por desempenho de ATIVIDADE DELEGADA.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/413/ind_17_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/413/ind_17_donizete.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - proceder, com urgência, a_x000D_
 construção de um redutor de velocidade na Rua Santa Luzia, frente ao numeral 410, nesta cidade.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/414/ind_18_cassiano_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/414/ind_18_cassiano_1.pdf</t>
   </si>
   <si>
     <t>A Iluminação Pública é de fundamental importância para a segurança e preservação do espaço público, garantindo aos funcionários, munícipes e visitantes o acesso a qualquer hora._x000D_
 Ademais, referida propositura se trata de respeito às famílias que nos momentos de dor e sofrimento, não podem prolongar o tempo de despedida com seus entes queridos, tendo em vista que os enterros têm que ser realizados em período em que haja luz solar, devido à falta de iluminação no local.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/415/ind_19_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/415/ind_19_donizete.pdf</t>
   </si>
   <si>
     <t>Proceder, com urgência, a implantação/construção de um Parque (Plavground) contendo brinquedos educativos.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/416/ind_20_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/416/ind_20_cassiano.pdf</t>
   </si>
   <si>
     <t>Promover a instalação de cobertura das arquibancadas existente do Estádio Municipal.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/427/ind_21_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/427/ind_21_cassiano.pdf</t>
   </si>
   <si>
     <t>Providencie a elaboração de legislação municipal concedendo isenção do pagamento do IPTU e outras taxas.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/420/ind_22_paulo_hino_mun.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/420/ind_22_paulo_hino_mun.pdf</t>
   </si>
   <si>
     <t>A criação/abertura de um concurso para escolha do Hino Oficial do Município.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/440/ind_23_todos_vers_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/440/ind_23_todos_vers_1.pdf</t>
   </si>
   <si>
     <t>Promova condições de atendimento/acolhimento das crianças, através da rede educacional,_x000D_
 durante a "semana do saco cheio.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/461/ind_24_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/461/ind_24_cassiano.pdf</t>
   </si>
   <si>
     <t>A promoção de projetos sociais/educacionais com crianças e adolescentes.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
     <t>Executivo - Exc</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/404/lei_814_-_2022_-_abertura_de_credito_adicional_-_27012022.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/404/lei_814_-_2022_-_abertura_de_credito_adicional_-_27012022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um Crédito Adicional Especial e dá outras providências</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/406/lei_815_-_2022_-_celebrar_termo_de_fomento_-_18022022_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/406/lei_815_-_2022_-_celebrar_termo_de_fomento_-_18022022_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a Celebrar o Termo de Fomento com a Associação e Pais e Amigos dos Excepcionais- APAE e dá outras providências.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/407/lei_817_-_2022_-_alteracao_da_lei_672-17_-_17032022_2.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/407/lei_817_-_2022_-_alteracao_da_lei_672-17_-_17032022_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do 2º artigo 1º, da Lei Municipal nº 672/17, além de dar outras providências.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/444/lei_827_-_2022_-_associacao_da_melhor_idade_de_ipigua_-_04052022_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/444/lei_827_-_2022_-_associacao_da_melhor_idade_de_ipigua_-_04052022_1.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Publica a Associação da Melhor Idade de Ipiguá.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/445/lei_828_-_2022_-_abertura_de_credito_adicional_-_04052022_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/445/lei_828_-_2022_-_abertura_de_credito_adicional_-_04052022_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de um Crédito Adicional Suplementar e dar outras providências.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/446/lei_829_-_2022_-_cria_o_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia_-_11052022_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/446/lei_829_-_2022_-_cria_o_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia_-_11052022_1.pdf</t>
   </si>
   <si>
     <t>Cria Conselho Municipal dos Direitos da Pessoa com Deficiência do Município de Ipiguá.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/447/lei_830_-_2022_-_reajuste_salarial_aos_servidores_-_19052022_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/447/lei_830_-_2022_-_reajuste_salarial_aos_servidores_-_19052022_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial dos servidores públicos e da revisão geral anual dos subsídios dos Vereadores e do Presidente da Câmara Municipal de Ipiguá.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/448/lei_831_-_2022_-_diretrizes_orcamentarias_para_2023_-_01072022_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/448/lei_831_-_2022_-_diretrizes_orcamentarias_para_2023_-_01072022_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentarias para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/449/lei_832_-_2022_-_abertura_de_credito_adicional.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/449/lei_832_-_2022_-_abertura_de_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um Credito Adicional Especial .</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/450/lei_833_-_2022_-_credito_adicional_-_14092022.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/450/lei_833_-_2022_-_credito_adicional_-_14092022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/451/lei_834_-_2022_-_credito_adicional_-_14092022.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/451/lei_834_-_2022_-_credito_adicional_-_14092022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um Crédito Adicional Suplementares no orçamento do exercício de 2022.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/452/lei_835_-_2022_-_credito_adicional_-_28092022.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/452/lei_835_-_2022_-_credito_adicional_-_28092022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/453/lei_836_-_2022_-_conselho_municipal_de_saude_-_cms_-_11102022.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/453/lei_836_-_2022_-_conselho_municipal_de_saude_-_cms_-_11102022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reformulação das regras do Conselho Municipal de Saúde do Município de Ipiguá.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/454/lei_837_-_2022_-_credito_adicional_-_04112022.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/454/lei_837_-_2022_-_credito_adicional_-_04112022.pdf</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/455/lei_838_-_2022_-_convenio_com_o_der-sp_-_04112022.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/455/lei_838_-_2022_-_convenio_com_o_der-sp_-_04112022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar Convenio com o Departamento de  Estradas de Rodagens do Estado de São Paulo -DER/SP.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/345/mocao_01_2022_eneas_gosp.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/345/mocao_01_2022_eneas_gosp.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 125 do Regimento Interno desta Casa de Leis, apresento esta propositura, depois de ouvido o Douto e Soberano Plenário, seja consignada em Ata dos trabalhos da presente Sessão Ordinária, uma MOCÃO DE APLAUSOS pelo aniversário de 100 (cem) anos do GRANDE ORIENTE DE SÃO PAULO - GOSP.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/441/mocao_02_2022_aplausos_comerciantes.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/441/mocao_02_2022_aplausos_comerciantes.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a todos os Empresários do Município de Ipiguá.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>Decr</t>
   </si>
   <si>
     <t>Projeto de Decreto</t>
   </si>
   <si>
     <t>FO - Finanças e Orçamentos</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/329/proj_decreto_leg_01_2022_contas_pm_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/329/proj_decreto_leg_01_2022_contas_pm_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a REPROVAÇÃO das contas do ex-Prefeito do Município de Ipiguá, Senhor EMILIO PAZIANOTO, referente ao exercício financeiro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/350/pdleg_02_titulo_geninho.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/350/pdleg_02_titulo_geninho.pdf</t>
   </si>
   <si>
     <t>Concede título de "Cidadão Ipiguaense" ao  Excelentíssimo Senhor Dr. Eugênio José Zuliani, pelos relevantes serviços que vem prestando ao Município de - Ipigua-SP.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/351/pdleg_03_2022_titulo_carlao_pignatari.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/351/pdleg_03_2022_titulo_carlao_pignatari.pdf</t>
   </si>
   <si>
     <t>Concede título de "Cidadão Ipiguaense" ao  Excelentíssimo Senhor Dr. Carlos Eduardo Pignatari, pelos relevantes serviços que vem prestando ao Município de Ipigua-SP.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/312/p_lei_01_2022_cred_248_913_00_saude.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/312/p_lei_01_2022_cred_248_913_00_saude.pdf</t>
   </si>
   <si>
     <t>Fica o Chefe do Executivo Municipal de Ipiguá autorizado, a proceder uma abertura de Crédito Adicional Especial, até a importância de R$ 248.913,00 (duzentos e quarenta e oito mil e novecentos e treze reais).  Crédito Adicional Especial será coberto com recursos provenientes de Repasse do FUNDO NACIONAL DA SAÚDE - MINISTÉRIO DA SAÚDE GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>Convênio com Apae</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/318/p_lei_03_repasse_cartorio_eleitoral_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/318/p_lei_03_repasse_cartorio_eleitoral_1.pdf</t>
   </si>
   <si>
     <t>O município contribuirá mensalmente para o custeio parcial do Cartório da 312a Zona Eleitoral, até o limite anual de R$ 35.000,00 (trinta e cinco mil reais).</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>Fica autorizada a regularização de imóveis existentes no Perímetro Urbano do Município, que foram edificados, ampliados ou reformados em desconformidade com a legislação municipal, ainda que parcialmente, até a data da publicação da presente Lei.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/322/pl_05_cria_suas_ass_social.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/322/pl_05_cria_suas_ass_social.pdf</t>
   </si>
   <si>
     <t>Fica Criado na estrutura administrativa da Prefeitura Municipal o Departamento Municipal de Assistência Social, sob gerenciamento de um técnico de trabalho do SUAS (Sistema Único de Assistência Social).</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/323/pl_06_ass_renascer.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/323/pl_06_ass_renascer.pdf</t>
   </si>
   <si>
     <t>Fica o poder Executivo autorizado a repassar a entidade o valor de R$ 560,00 (quinhetos e sessenta reais) por atendido, limitada ao valor anual de R$ 60.000,00 (sessenta mil reais).</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/335/pl_07_cred_esp_400_000_2.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/335/pl_07_cred_esp_400_000_2.pdf</t>
   </si>
   <si>
     <t>O Chefe do Executivo Municipal de Ipiguá autorizado, a_x000D_
 proceder uma abertura de Crédito Adicional Especial, até a importância de R$ 400.000,00 (quatrocentos mil reais), de acordo com a Lei n° 810/2021 de 15 de dezembro de 2021 destinada a suplementação da seguinte dotação do orçamento vigente.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>O Chefe do Executivo Municipal de Ipiguá autorizado, a_x000D_
 proceder uma abertura de Crédito Adicional Especial, até a importância de R$ 300.00,00 (trezentos mil reais), de acordo com a Lei n° 810/2021 de 15 de dezembro de 2021 destinada a_x000D_
 suplementação da seguinte dotação do orçamento vigente._x000D_
 2014 - EXECUTIVO / URBANISMO, OBRAS E SERVIÇOS MUNICIPAIS_x000D_
 2- EXECUTIVO_x000D_
 15- URBANISMO_x000D_
 15.451 - INFRAESTRUTURA URBANA_x000D_
 15.451.025.1019 - INVESTIMENTO INFRAESTRURTURA URBANA_x000D_
 244-8 - 44905 1.00 - Obras e Instalações ............................................................ RS 300.000,00_x000D_
 Total...................................................................................................................... R$ 300.000,00</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Chefe do Executivo Municipal de Ipiguá autorizado, a proceder uma abertura de Crédito Adicional Especial, até a importância de R$ 730.942,00 (setecentos e trinta mil novecentos e quarenta e dois reais) de acordo com a Lei n° 810/2021 de 15 de dezembro de 2021 destinada a suplementação da seguinte dotação do orçamento vigente. 020700 - EXECUTIVO / SERVIÇOS DE ÁGUA E ESGOTO 17- SANEAMENTO 512 - SANEAMENTO BÁSICO URBANO 17.512.012 -  SANEAMENTO MUNICIPAL -  S.A.E 17.512.012.1012 -  INVESTIMENTO DO -  S.A.E 136-8 - 44.90.51 -  OBRAS E INSTALAÇÕES .................................................. R$ 146.925,00 137-1 - 44.90.51 - OBRAS E INSTALAÇÕES .................................................. R$ 584.017,00 TOTAL.................................................................................................................R$ 730.942,00</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>Fica aberto no Orçamento Fiscal e de Seguridade social do_x000D_
 exercício de 2022 aprovado pela Lei Orçamentária no 810/2021, de 15 de dezembro de 2021 os Crédito Adicional suplementar no montante de R$ 785.000,00 (setecentos e oitenta e cinco_x000D_
 mil reais), destinados ao reforço das seguintes dotações.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>AUTORIZA do Poder Executivo Municipal, autorizado a proceder o rateio dos recursos financeiro do remanescente do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - FUNDEB aos Profissionais da Educação, correspondente ao ano base e exercício de 2021, de forma a aplicar o percentual que a legislação federal estatui e determina.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/326/p_lei_12_cred_adic_supl_150_000_00_cult_e_lazer.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/326/p_lei_12_cred_adic_supl_150_000_00_cult_e_lazer.pdf</t>
   </si>
   <si>
     <t>Fica o Chefe do Executivo Municipal de Ipiguá autorizado, a_x000D_
 proceder uma abertura de Crédito Adicional Suplementar, até a importância de R$ 150.000.00 (cento e cinquenta mil reais), de acordo com a Lei n° 810/2021 de 15/12/2021.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/327/p_lei_14_cria_conselho_deficiente_2.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/327/p_lei_14_cria_conselho_deficiente_2.pdf</t>
   </si>
   <si>
     <t>Fica criado o Conselho Municipal dos Direitos da Pessoa com_x000D_
 Deficiência, órgão colegiado de assessoramento consultivo, deliberativo, controlador das ações, de caráter permanente, paritário e consultivo em todos os níveis das políticas públicas no âmbito municipal, vinculado à Coordenadoria Municipal de Assistência Social, a qual deverá dentro das suas condições, dar suporte quanto à estrutura física e funcional do conselho.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/410/p_lei_16_cred_esp_60_000_00_cozinha_esperimental.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/410/p_lei_16_cred_esp_60_000_00_cozinha_esperimental.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/417/p_lei_17_cred_250_000_saude_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/417/p_lei_17_cred_250_000_saude_1.pdf</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/418/pl_18_cred_supl_4.70300000_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/418/pl_18_cred_supl_4.70300000_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um Crédito Adicional Suplementares no orçamento do exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/419/p_lei_19_cred_espc_150_000_recape.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/419/p_lei_19_cred_espc_150_000_recape.pdf</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/465/p_lei_20_altera_ldo_2023.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/465/p_lei_20_altera_ldo_2023.pdf</t>
   </si>
   <si>
     <t>Por intermédio desta encaminho para apreciação desta Egrégia Casa Legislativa o presente Projeto de Lei que dispõe sobre alterações dos programas no LDO.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/466/plei_21_altera_ppa_2022_a_2025.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/466/plei_21_altera_ppa_2022_a_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Plano Plurianual, do Município de Ipiguá para o exercício de 2022 á 2025.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/467/pl_22_loa_2023.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/467/pl_22_loa_2023.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Ipiguá para o exercício de 2023.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/439/p_lei_23_regras_cons_saude.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/439/p_lei_23_regras_cons_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reformulação das regras do Conselho Municipal de Saúde do Município de Ipiguá e dá outras providencias.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/442/p_lei_24_2022.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/442/p_lei_24_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um Crédito_x000D_
 Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/443/p_lei_25_conv_der.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/443/p_lei_25_conv_der.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com o Departamento de Estradas de Rodagem do Estado de São Paulo - DER/SP e da outras providências.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/472/p_lei_26_alt_lei_aux_alimentacao_ex.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/472/p_lei_26_alt_lei_aux_alimentacao_ex.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 6a DA LEI MUNICIPAL N° 79512021, QUE INSTITUI O AUXÍLIO-ALIMENTAÇÃO NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL A TODOS OS SERVIDORES E FUNCIONÁRIOS PÚBLICOS MUNICIPAIS OCUPANTES DAS FUNÇÕES EFETIVAS E COMISSIONADAS DO ÂMBITO DO MUNICÍPIO DE IPIGUÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Pública de Assistência Social do Município e dá outras providências.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/464/p_lei_28.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/464/p_lei_28.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUTORIZAÇÃO AO CHEFE DO EXECUTIVO MUNICIPAL A_x000D_
 PROCEDER O PARCELAMENTO DE DÉBITO EXISTENTE JUNTO AO_x000D_
 MINISTÉRIO DO TURISMO DO GOVERNO FEDERAL E DA OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/471/p_lei_29_cred_supl_1_036_100.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/471/p_lei_29_cred_supl_1_036_100.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um Crédito Adicional Suplementares no Orçamento do exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/470/p_lei_30.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/470/p_lei_30.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUTORIZAÇÃO AO CHEFE DO EXECUTIVO MUNICIPAL A PROCEDER ATOS ADMINISTRATIVOS DE FORMA A ANUIR COM AS NOVAS DEMARCAÇÕES DE DIVISAS TERRITORIAIS COM O MUNICÍPIO DE SÃO JOSÉ DO RIO PRETO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/325/pl_compl_02_cria_cargos_educacao.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/325/pl_compl_02_cria_cargos_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de provimento efetivo junto ao quadro de pessoal da estrutura administrativa da Prefeitura Municipal de Ipiguá e dá outras providências.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/408/plc_05_piso_ag_saude.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/408/plc_05_piso_ag_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - REGULAMENTA A FIXAÇÃO DO PISO SALARIAL DE AGENTE COMUNITÁRIO DE SAÚDE E DOS AGENTES DE CONTROLE DE ENDEMIAS (ACE) QUE ESTEJAM EXERCENDO EFETIVAMENTE AS FUNÇÕES NOS TERMOS DA EMENDA CONSTITUCIONAL N° 12012022 E A RENOMEAÇÃO DAS FUNÇÕES DE AGENTES DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/409/plc_06_reajuste_educacao.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/409/plc_06_reajuste_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - Dispõe sobre alteração dos vencimentos e autoriza o Chefe do Executivo Municipal a proceder o reajuste salarial aos Profissionais do Magistério Público da Educação Básica do Município de lpiguá e dá outras providenciais.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/469/plc_07_cargos_comissao.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/469/plc_07_cargos_comissao.pdf</t>
   </si>
   <si>
     <t>Ficam criados na estrutura organizacional do Município de lpiguá no quadro de pessoal do Poder Executivo, para serem preenchidos, em comissão, os cargos a seguir relacionados, cujo provimento é de confiança e/ou em comissão, para atender as necessidades da Administração Municipal e serão correspondentes a Chefia, Direção e Assessoramento, sendo a sua ocupação de livre nomeação e exoneração, constituídos com as seguintes nomenclaturas, vencimentos, denominação e padrão remuneratórios e atribuições, que estão transcritas no Anexo 1 e que passa a fazer parte integrante desta Lei.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/456/lei_complementar_72_-_2022_-_criacao_de_cargos_-_31032022.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/456/lei_complementar_72_-_2022_-_criacao_de_cargos_-_31032022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação de Cargos de provimento efetivo junto ao quadro de pessoal da estrutura administrativa da Prefeitura Municipal de Ipiguá.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/457/lei_complementar_73_-_2022_-_revisao_geral_anual_dos_vencimentos_-_19052022.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/457/lei_complementar_73_-_2022_-_revisao_geral_anual_dos_vencimentos_-_19052022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos, salários e subsídios dos servidores, funcionários e ocupantes de cargos ativos, eletivos e políticos do Poder executivo do Município de Ipiguá.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/458/lei_complementar_74_-_2022_-_alteracao_do_artigo_162_-_26052022_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/458/lei_complementar_74_-_2022_-_alteracao_do_artigo_162_-_26052022_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do artigo 162, do estatuto dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/459/lei_complementar_75_-_2022.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/459/lei_complementar_75_-_2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do Piso Salarial de Agentes Comunitários de Saúde e dos Agentes de Controle de Endemias  ( ACE ) que estejam exercendo efetivamente as funções nos termos da emenda Constitucional nº 120/2022 e a renomeação das funções de Agentes de Saúde.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/460/lei_complementar_76_-_2022.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/460/lei_complementar_76_-_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração dos vencimentos e autoriza o chefe do executivo Municipal a proceder o reajuste salarial aos profissionais do Magistério Publico e da Educação Básica do Município de Ipiguá.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/473/lei_complementar_77_-_2022_-_criacao_de_cargos_comissionados_-_14122022.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/473/lei_complementar_77_-_2022_-_criacao_de_cargos_comissionados_-_14122022.pdf</t>
   </si>
   <si>
     <t>Dispõe a criação de Cargos Comissionados em Quadro Pessoal do Poder Executivo do Município de Ipiguá</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/330/req_01_2022_v_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/330/req_01_2022_v_eneas.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações sobre o salto do FUNDEB no ano de 2021.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/331/req_02_2022_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/331/req_02_2022_eneas.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal as seguintes informações, que dizem respeito ao controle de frotas dos veículos destinados ao uso administrativo do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/332/req_03_2022_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/332/req_03_2022_donizete.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal cópia da NOTA FISCAL referente ao empenho 6749, exercício 2021, no valor de R$ 219.900,00 (duzentos e dezenove mil e novecentos reais), tendo como credor B &amp; F veículos Especiais Ltda, despesa liquidada em 16-03-2022.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/403/req_04_2022_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/403/req_04_2022_eneas.pdf</t>
   </si>
   <si>
     <t>Vereador desta Casa de Leis, na forma regimental, venho mui respeitosamente à presença de Vossas Excelências, após a aprovação em plenário pelos demais Nobres Vereadores, requer ao Prefeito Municipal o envio de cópias integrais e digitalizadas dos seguintes procedimentos licitatórios, Controlar significa verificar se a realização de uma_x000D_
 determinada atividade não se desvia dos objetivos ou das normas e_x000D_
 princípios que regem.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/421/req_05_pesar__todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/421/req_05_pesar__todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento do saudoso Sr. ALEXANDRE ROGÉRIO MARIANO. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/422/req_06_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/422/req_06_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento do saudoso Sr. JOÃO CASSIANO DA SILVA. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/423/req_07_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/423/req_07_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento do saudoso Sr. LUIZ ANTONIO PAVANIM. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/424/req_08_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/424/req_08_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento da saudosa Sra. MARIA ZENAIDE PAVANIM SALOMÃO. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/425/req_09_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/425/req_09_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis 'VOTOS DE PROFUNDO PESAR", pelo passamento da saudosa Sra. NOEMIA LAURINDO CORREIA FERREIRA. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/426/req_10_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/426/req_10_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis 'VOTOS DE PROFUNDO PESAR", pelo passamento da saudosa Sra. ROSALINA REGINA MENDES. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/428/req_11_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/428/req_11_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento do saudoso Sr. VALDECARLOS PACHECO. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/429/req_12_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/429/req_12_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento do saudoso Sr. FLORIANO GONÇALVES LEITE. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/430/req_13_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/430/req_13_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento da saudosa Sra. MARISA PEREIRA SANTANA FERNANDES. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/431/req_14_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/431/req_14_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento do saudoso Sr. JOÃO DOMINGOS ESPRESSÃO. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis. SALA DAS SESSÕES, lpiguá-SP, 23 de setembro</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/432/req_15_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/432/req_15_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento da saudosa Sra. JANDIRA PAPANDRE ROSSETTI. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/433/req_16_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/433/req_16_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento da saudosa Sra. ANTONIA DA SILVA VITUCHE. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/434/req_17_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/434/req_17_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento da saudosa Sra. ADELINA TEIXEIRA DOS SANTOS BALBINO. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/435/req_18_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/435/req_18_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento da saudosa Sra. DIRCE AGRIPINO ALVES FACHIN. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/436/req_19_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/436/req_19_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento do saudoso Sr. ADONIAS JACINTO DA SILVA. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/437/req_20_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/437/req_20_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento da saudosa Sra. APARECIDA MANTOVANI. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/462/req_21_v_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/462/req_21_v_eneas.pdf</t>
   </si>
   <si>
     <t>Vereadores, requerer ao Prefeito Municipal o envio de cópias dos seguintes contratos administrativos pactuados.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>Legislativo - Legs</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/468/req_22_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/468/req_22_todos_vers.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Comandante do GP/PM de lpiguá-SP, que promova um maior policiamento/rondas noturnas perante a Rua Maria de Lourdes da Silva, localizada no Jardim_x000D_
 Atenas, nesta cidade. Donizete Rodrigues Ribeiro - PSDB Eneas Colazant - SD</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/328/p_lei_leg_01_revisao_func_cam.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/328/p_lei_leg_01_revisao_func_cam.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a revisão geral anual da remuneração dos Servidores da Câmara Municipal de Ipiguá e dá outras Providências</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/333/p_lei_leg_03_cassiano_utilidade_publ_assoc_melhor_idade_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/333/p_lei_leg_03_cassiano_utilidade_publ_assoc_melhor_idade_1.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei n 2 03/2022 tem como objeto obter a Declaração de Utilidade Pública da ASSOCIAÇÃO DA MELHOR IDADE DE IPIGUÁ, onde a mesma tem por objetivo e finalidade prestar assistência social à população idosa, atendendo e desenvolvendo programas voltados à terceira idade.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>Cassiano, Donizete, Duis, Eneas, José Augusto, Marcinho, Paulo Acássio, Renato Pazianoto, Roni</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/334/p_lei_leg_04_mesa_diretora_reajuste_camara_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/334/p_lei_leg_04_mesa_diretora_reajuste_camara_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial aos servidores públicos e da revisão geral anual dos subsídios dos Vereadores e Presidente da Câmara Municipal de Ipiguá e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1581,68 +1581,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/313/ind_01_2022_cassiano.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/314/ind_02_2022_v_paulo_e_todos_demais.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/315/ind_03_2022_eneas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/343/ind_04_v_jesus.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/342/ind_05_cassiano.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/317/ind_6_cassiano.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/319/ind_7_cassiano.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/320/ind_8_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/344/ind_10_ver__renato.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/347/ind_12_donizete.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/348/ind_13_cassiano.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/411/ind_15_cassiano.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/412/ind_16_cassiano.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/413/ind_17_donizete.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/414/ind_18_cassiano_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/415/ind_19_donizete.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/416/ind_20_cassiano.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/427/ind_21_cassiano.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/420/ind_22_paulo_hino_mun.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/440/ind_23_todos_vers_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/461/ind_24_cassiano.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/404/lei_814_-_2022_-_abertura_de_credito_adicional_-_27012022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/406/lei_815_-_2022_-_celebrar_termo_de_fomento_-_18022022_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/407/lei_817_-_2022_-_alteracao_da_lei_672-17_-_17032022_2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/444/lei_827_-_2022_-_associacao_da_melhor_idade_de_ipigua_-_04052022_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/445/lei_828_-_2022_-_abertura_de_credito_adicional_-_04052022_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/446/lei_829_-_2022_-_cria_o_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia_-_11052022_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/447/lei_830_-_2022_-_reajuste_salarial_aos_servidores_-_19052022_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/448/lei_831_-_2022_-_diretrizes_orcamentarias_para_2023_-_01072022_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/449/lei_832_-_2022_-_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/450/lei_833_-_2022_-_credito_adicional_-_14092022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/451/lei_834_-_2022_-_credito_adicional_-_14092022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/452/lei_835_-_2022_-_credito_adicional_-_28092022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/453/lei_836_-_2022_-_conselho_municipal_de_saude_-_cms_-_11102022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/454/lei_837_-_2022_-_credito_adicional_-_04112022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/455/lei_838_-_2022_-_convenio_com_o_der-sp_-_04112022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/345/mocao_01_2022_eneas_gosp.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/441/mocao_02_2022_aplausos_comerciantes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/329/proj_decreto_leg_01_2022_contas_pm_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/350/pdleg_02_titulo_geninho.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/351/pdleg_03_2022_titulo_carlao_pignatari.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/312/p_lei_01_2022_cred_248_913_00_saude.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/318/p_lei_03_repasse_cartorio_eleitoral_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/322/pl_05_cria_suas_ass_social.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/323/pl_06_ass_renascer.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/335/pl_07_cred_esp_400_000_2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/326/p_lei_12_cred_adic_supl_150_000_00_cult_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/327/p_lei_14_cria_conselho_deficiente_2.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/410/p_lei_16_cred_esp_60_000_00_cozinha_esperimental.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/417/p_lei_17_cred_250_000_saude_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/418/pl_18_cred_supl_4.70300000_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/419/p_lei_19_cred_espc_150_000_recape.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/465/p_lei_20_altera_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/466/plei_21_altera_ppa_2022_a_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/467/pl_22_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/439/p_lei_23_regras_cons_saude.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/442/p_lei_24_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/443/p_lei_25_conv_der.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/472/p_lei_26_alt_lei_aux_alimentacao_ex.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/464/p_lei_28.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/471/p_lei_29_cred_supl_1_036_100.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/470/p_lei_30.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/325/pl_compl_02_cria_cargos_educacao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/408/plc_05_piso_ag_saude.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/409/plc_06_reajuste_educacao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/469/plc_07_cargos_comissao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/456/lei_complementar_72_-_2022_-_criacao_de_cargos_-_31032022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/457/lei_complementar_73_-_2022_-_revisao_geral_anual_dos_vencimentos_-_19052022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/458/lei_complementar_74_-_2022_-_alteracao_do_artigo_162_-_26052022_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/459/lei_complementar_75_-_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/460/lei_complementar_76_-_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/473/lei_complementar_77_-_2022_-_criacao_de_cargos_comissionados_-_14122022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/330/req_01_2022_v_eneas.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/331/req_02_2022_eneas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/332/req_03_2022_donizete.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/403/req_04_2022_eneas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/421/req_05_pesar__todos_vers.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/422/req_06_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/423/req_07_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/424/req_08_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/425/req_09_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/426/req_10_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/428/req_11_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/429/req_12_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/430/req_13_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/431/req_14_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/432/req_15_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/433/req_16_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/434/req_17_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/435/req_18_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/436/req_19_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/437/req_20_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/462/req_21_v_eneas.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/468/req_22_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/328/p_lei_leg_01_revisao_func_cam.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/333/p_lei_leg_03_cassiano_utilidade_publ_assoc_melhor_idade_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/334/p_lei_leg_04_mesa_diretora_reajuste_camara_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/313/ind_01_2022_cassiano.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/314/ind_02_2022_v_paulo_e_todos_demais.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/315/ind_03_2022_eneas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/343/ind_04_v_jesus.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/342/ind_05_cassiano.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/317/ind_6_cassiano.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/319/ind_7_cassiano.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/320/ind_8_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/344/ind_10_ver__renato.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/347/ind_12_donizete.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/348/ind_13_cassiano.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/411/ind_15_cassiano.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/412/ind_16_cassiano.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/413/ind_17_donizete.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/414/ind_18_cassiano_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/415/ind_19_donizete.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/416/ind_20_cassiano.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/427/ind_21_cassiano.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/420/ind_22_paulo_hino_mun.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/440/ind_23_todos_vers_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/461/ind_24_cassiano.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/404/lei_814_-_2022_-_abertura_de_credito_adicional_-_27012022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/406/lei_815_-_2022_-_celebrar_termo_de_fomento_-_18022022_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/407/lei_817_-_2022_-_alteracao_da_lei_672-17_-_17032022_2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/444/lei_827_-_2022_-_associacao_da_melhor_idade_de_ipigua_-_04052022_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/445/lei_828_-_2022_-_abertura_de_credito_adicional_-_04052022_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/446/lei_829_-_2022_-_cria_o_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia_-_11052022_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/447/lei_830_-_2022_-_reajuste_salarial_aos_servidores_-_19052022_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/448/lei_831_-_2022_-_diretrizes_orcamentarias_para_2023_-_01072022_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/449/lei_832_-_2022_-_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/450/lei_833_-_2022_-_credito_adicional_-_14092022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/451/lei_834_-_2022_-_credito_adicional_-_14092022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/452/lei_835_-_2022_-_credito_adicional_-_28092022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/453/lei_836_-_2022_-_conselho_municipal_de_saude_-_cms_-_11102022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/454/lei_837_-_2022_-_credito_adicional_-_04112022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/455/lei_838_-_2022_-_convenio_com_o_der-sp_-_04112022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/345/mocao_01_2022_eneas_gosp.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/441/mocao_02_2022_aplausos_comerciantes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/329/proj_decreto_leg_01_2022_contas_pm_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/350/pdleg_02_titulo_geninho.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/351/pdleg_03_2022_titulo_carlao_pignatari.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/312/p_lei_01_2022_cred_248_913_00_saude.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/318/p_lei_03_repasse_cartorio_eleitoral_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/322/pl_05_cria_suas_ass_social.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/323/pl_06_ass_renascer.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/335/pl_07_cred_esp_400_000_2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/326/p_lei_12_cred_adic_supl_150_000_00_cult_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/327/p_lei_14_cria_conselho_deficiente_2.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/410/p_lei_16_cred_esp_60_000_00_cozinha_esperimental.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/417/p_lei_17_cred_250_000_saude_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/418/pl_18_cred_supl_4.70300000_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/419/p_lei_19_cred_espc_150_000_recape.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/465/p_lei_20_altera_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/466/plei_21_altera_ppa_2022_a_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/467/pl_22_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/439/p_lei_23_regras_cons_saude.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/442/p_lei_24_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/443/p_lei_25_conv_der.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/472/p_lei_26_alt_lei_aux_alimentacao_ex.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/464/p_lei_28.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/471/p_lei_29_cred_supl_1_036_100.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/470/p_lei_30.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/325/pl_compl_02_cria_cargos_educacao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/408/plc_05_piso_ag_saude.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/409/plc_06_reajuste_educacao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/469/plc_07_cargos_comissao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/456/lei_complementar_72_-_2022_-_criacao_de_cargos_-_31032022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/457/lei_complementar_73_-_2022_-_revisao_geral_anual_dos_vencimentos_-_19052022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/458/lei_complementar_74_-_2022_-_alteracao_do_artigo_162_-_26052022_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/459/lei_complementar_75_-_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/460/lei_complementar_76_-_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/473/lei_complementar_77_-_2022_-_criacao_de_cargos_comissionados_-_14122022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/330/req_01_2022_v_eneas.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/331/req_02_2022_eneas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/332/req_03_2022_donizete.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/403/req_04_2022_eneas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/421/req_05_pesar__todos_vers.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/422/req_06_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/423/req_07_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/424/req_08_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/425/req_09_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/426/req_10_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/428/req_11_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/429/req_12_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/430/req_13_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/431/req_14_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/432/req_15_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/433/req_16_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/434/req_17_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/435/req_18_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/436/req_19_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/437/req_20_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/462/req_21_v_eneas.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/468/req_22_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/328/p_lei_leg_01_revisao_func_cam.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/333/p_lei_leg_03_cassiano_utilidade_publ_assoc_melhor_idade_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/334/p_lei_leg_04_mesa_diretora_reajuste_camara_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="85.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="162.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="162" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>