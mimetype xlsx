--- v0 (2025-12-17)
+++ v1 (2026-05-13)
@@ -51,1169 +51,1169 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/474/ind_01_2023_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/474/ind_01_2023_cassiano.pdf</t>
   </si>
   <si>
     <t>Indicou ao Poder Executivo que promova a instalação de balança comunitária de pesagens agropecuária no município.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/475/ind_02_2023_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/475/ind_02_2023_renato.pdf</t>
   </si>
   <si>
     <t>Indicou ao Poder Executivo que promova a troca dos mata-burros de madeira por mata-burros de ferro.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/476/ind_03_2023_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/476/ind_03_2023_renato.pdf</t>
   </si>
   <si>
     <t>Indicou ao Poder Executivo que promova a contratação de profissionais de fisioterapia.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/486/ind_04_2023_paulo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/486/ind_04_2023_paulo.pdf</t>
   </si>
   <si>
     <t>Indicou ao Poder Executivo que promova a substituição da placa de inauguração do Conjunto Habitacional José Fiorilli (da CDHU), pois a mesma se encontra totalmente deteriorada, e também, a instalação da placa da Quadra Poliesportiva, localizada na Rua Santa Isabel com a Rua Siqueira Campos.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Cassiano</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/487/ind_05_2023_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/487/ind_05_2023_cassiano.pdf</t>
   </si>
   <si>
     <t>Indicou ao Poder Executivo que promova revitalização do cemitério municipal. A medida consiste em melhorias no passeio, paisagismo, instalação de bancos, construção de banheiros feminino e masculino e conservação dos túmulos.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/488/ind_06_2023_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/488/ind_06_2023_renato.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo um Projeto de Lei que conceda a isenção de IPTU à portadores de Câncer. Medida essa mostra a preocupação com os munícipes que são acometidos por doenças de natureza grave e/ou incuráveis, nas quais o tratamento despende grande parte da renda do paciente, prejudicando a manutenção econômica e a subsistência de todo o grupo familiar.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/489/ind_07_2023_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/489/ind_07_2023_renato.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que promova uma campanha de orientação aos munícipes para melhor acondicionar as sacolas/sacos de lixo a ser coletado quando possuírem animais ferozes em suas casas.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/496/ind_08_2023_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/496/ind_08_2023_cassiano.pdf</t>
   </si>
   <si>
     <t>Reitera ao Poder Executivo os teores das indicações nº 29/2021 (promover a instalação de programa de monitoramento motorizado - agente com veículo ou motocicleta - de vigilância municipal) e nº 16/2022 (avalie a proposta de enviar, ao poder legislativo, um projeto de lei que autoriza o poder executivo municipal a celebrar convênio com o Estado de São Paulo, por meio da Secretaria da Segurança Pública, e a criar a gratificação por desempenho de atividade delegada).</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/497/ind_09_2023_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/497/ind_09_2023_cassiano.pdf</t>
   </si>
   <si>
     <t>Indicou ao Poder Executivo que promova o recadastramento dos túmulos do cemitério municipal - chamamento publico.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/504/ind_10_2023_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/504/ind_10_2023_donizete.pdf</t>
   </si>
   <si>
     <t>Executar, com urgência, a construção de calçadas ao entorno da Praça "Margarida Artuzzi Sulfite" e recolocar 7 (sete) bancos que foram danificados.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/505/ind_11_2023_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/505/ind_11_2023_cassiano.pdf</t>
   </si>
   <si>
     <t>Proceder a limpeza dos prédios públicos que se encontram com mato alto em seu interior, bem como, das guias e calçadas.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/506/ind_12_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/506/ind_12_cassiano.pdf</t>
   </si>
   <si>
     <t>Proceder estudos para revitalização das entradas/saídas desta cidade.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/507/ind_13_2023_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/507/ind_13_2023_renato.pdf</t>
   </si>
   <si>
     <t>Promova a sinalização de solo "PARE", no cruzamento da Rua Rosário com Rua Formosa.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/508/ind_14_2023_roni.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/508/ind_14_2023_roni.pdf</t>
   </si>
   <si>
     <t>Melhorar/adequar o horário de funcionamento da academia municipal.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/510/ind_15_todos_vereadores_3.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/510/ind_15_todos_vereadores_3.pdf</t>
   </si>
   <si>
     <t>Sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: tome medidas em que se torne obrigatória a presença de agente de segurança armada nas unidades de ensino público municipal, bem como instale cercas elétrica e de concertina.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/511/ind_16_todos_vereadores.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/511/ind_16_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>Sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: tome medidas necessárias_x000D_
 para alargar a grelha da boca de lobo localizada na Rua São Luiz com a Rua Araguari.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/518/ind_17_2023_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/518/ind_17_2023_cassiano.pdf</t>
   </si>
   <si>
     <t>Proceder a instalação de uma cobertura no Centro de Reabilitação Conceição Pedra Costa.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/519/ind_18_2023_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/519/ind_18_2023_cassiano.pdf</t>
   </si>
   <si>
     <t>Promover a coleta de lixo dos bairros rurais com maior frequência e ou instalar ponto de apoio de coleta através de dispositivo fechado.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/521/ind_19_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/521/ind_19_cassiano.pdf</t>
   </si>
   <si>
     <t>Promover a aquisição de um redutor de velocidade ("hi-track") para ser instalado em um trator da prefeitura municipal.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/522/ind_20_roni.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/522/ind_20_roni.pdf</t>
   </si>
   <si>
     <t>Promover a execução de serviços do Programa "Melhor Caminho".</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/528/ind_21_2023_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/528/ind_21_2023_cassiano.pdf</t>
   </si>
   <si>
     <t>Reiterar os teores das INDICAÇÕES N. 013/2021 e N. 027/2021.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Donizete</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/529/ind_22_2023_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/529/ind_22_2023_donizete.pdf</t>
   </si>
   <si>
     <t>Promover a recolocação de placas de advertência/Informação e, também, a instalação de telas em gelhas e bocas de lobo.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/531/ind_23_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/531/ind_23_cassiano.pdf</t>
   </si>
   <si>
     <t>promova esforços em adquirir ou receber (através de convenio com o Estado), uma máquina de sinalização viária.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>José Augusto</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/532/ind_24_jose_augusto.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/532/ind_24_jose_augusto.pdf</t>
   </si>
   <si>
     <t>adquirir e fornecer aos professores da rede de ensino municipal, aparelhos notebooks para auxiliar na ministração das aulas.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Roni</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/533/ind_26_roni.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/533/ind_26_roni.pdf</t>
   </si>
   <si>
     <t>Sugerir à Administração Municipal, a instalação de placas de nomenclatura de ruas.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/534/ind_26_roni.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/534/ind_26_roni.pdf</t>
   </si>
   <si>
     <t>Proceder, com urgência, a construção de um redutor de velocidade na Rua Lurdes Augusta Vinci, frente ao numeral 90, nesta cidade.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/535/ind_27_roni.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/535/ind_27_roni.pdf</t>
   </si>
   <si>
     <t>Proceder, com urgência, as instalações de toldo e forro nas salas externas da EMEI Henrique Pereira dos Santos, nesta cidade</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/537/ind_28_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/537/ind_28_cassiano.pdf</t>
   </si>
   <si>
     <t>Proceder, com urgência, a construção de redutores de velocidade nas proximidades da rotatória existente na saída/entrada desta cidade.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/538/ind_29_2023_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/538/ind_29_2023_cassiano.pdf</t>
   </si>
   <si>
     <t>Proceder, com urgência, ações de limpeza e regularização ao entorno do local denominado "Areninha".</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/543/ind_30_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/543/ind_30_cassiano.pdf</t>
   </si>
   <si>
     <t>Proceder, com urgência, a de limpeza e melhorias nos campos de bocha e malha.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/544/ind_31_joao_l_espinha.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/544/ind_31_joao_l_espinha.pdf</t>
   </si>
   <si>
     <t>Proceder com a instalação em nosso município do Posto de Atendimento da Receita Federal.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/548/ind_32_joao_l_espinha_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/548/ind_32_joao_l_espinha_1.pdf</t>
   </si>
   <si>
     <t>proceder a instalação de equipamentos para iluminação do estacionamento da EMEF Lucimara Pazianoto.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/549/ind_33_jose_augusto_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/549/ind_33_jose_augusto_1.pdf</t>
   </si>
   <si>
     <t>Proceder com a instalação de aparelhos de ar condicionado no velório municipal.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/550/ind_34_roni_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/550/ind_34_roni_1.pdf</t>
   </si>
   <si>
     <t>Requere ao Prefeito Municipal, proceder, com urgência, a substituição da pia existente na cozinha da EMEI Henrique Pereira dos Santos.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/551/ind_35_roni_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/551/ind_35_roni_1.pdf</t>
   </si>
   <si>
     <t>Requere ao Prefeito Municipal, proceder, com urgência, a contratação de mais uma faxineira (auxiliar de serviços) para auxiliar na limpeza da UBS Luiz Fachin.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/553/ind_37_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/553/ind_37_cassiano.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo que proceda com urgência, a construção de redutor de velocidade nas proximidades da Praça localizada entre as Ruas São Luiz e São Benedito, no bairro José Fiorili, nesta cidade.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Duis</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/554/ind_38_jesus.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/554/ind_38_jesus.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo que proceda com a instalação de aparelhos de ar condicionado nas salas da Casa da Agricultura.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/555/ind_39_roni.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/555/ind_39_roni.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo que proceda a instalação de ventiladores na Academia Municipal.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/561/ind_40_joao_l_espinha.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/561/ind_40_joao_l_espinha.pdf</t>
   </si>
   <si>
     <t>pagamento de impostos e taxas municipais por meio do sistema PIX.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/570/ind_41_jesus_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/570/ind_41_jesus_1.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo que promova alteração do Estatuto dos Servidores Públicos Municipais, na questão do período aquisitivo e gozo de licença-prêmio.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/571/ind_42_jesus_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/571/ind_42_jesus_1.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo que promova a troca de toda a rede de esgoto entre as Ruas João Antônio e Siqueira Campos, nesta cidade.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/572/ind_43_2023_jesus_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/572/ind_43_2023_jesus_1.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo que promova o transporte dos alunos da rede pública municipal, residente nesta cidade, até as escolas.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Paulo Acássio</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/573/ind_44_2023_paulo_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/573/ind_44_2023_paulo_1.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo que promova obras de rebaixamento da guia na pista de caminhada da entrada da cidade.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/574/ind_45_2023_jose_augusto_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/574/ind_45_2023_jose_augusto_1.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo que faça a construção de uma quadra ou campo de areia na área institucional do bairro Jatobas.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/498/lei_847_-_2023_-_abertura_de_um_credito_adicional_especial_-_16121136.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/498/lei_847_-_2023_-_abertura_de_um_credito_adicional_especial_-_16121136.pdf</t>
   </si>
   <si>
     <t>Abertura de credito adicional especial.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/499/lei_848_-_2023_-_abertura_de_um_credito_adicional_especial_-_16121403.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/499/lei_848_-_2023_-_abertura_de_um_credito_adicional_especial_-_16121403.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Poder Executivo a proceder abertura de um crédito adicional especial, até a importância de R$ 82.000,00 (oitenta e dois mil reais) destinado a Obras e Infra Estrutura Urbana (troca de iluminação da praça da matriz).</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/500/lei_849_-_2023_-_abertura_de_um_credito_adicional_especial_-_16121550.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/500/lei_849_-_2023_-_abertura_de_um_credito_adicional_especial_-_16121550.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Poder Executivo a proceder abertura de um crédito adicional especial, até a importância de R$ 70.000,00 (setenta mil reais) destinado a Obras e Infra Estrutura Urbana (construção de um quiosque no complexo esportivo).</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/501/lei_850_-_2023_-_concede_abono_salarial_aos_servidores_e_fun_16121808.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/501/lei_850_-_2023_-_concede_abono_salarial_aos_servidores_e_fun_16121808.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Poder Executivo a conceder um abono salarial no valor de R$ 230,00 (duzentos e trinta reais) de forma mensal, aos servidores e funcionários públicos municipais que se encontram na ativa.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/502/lei_851_-_2023_-_concede_reajuste_ao_auxilio_alimentacao_-_1_16121918.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/502/lei_851_-_2023_-_concede_reajuste_ao_auxilio_alimentacao_-_1_16121918.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Poder Executivo a conceder um reajuste no auxilio alimentação no valor de R$ 50,00 (cinquenta reais) de forma mensal, aos servidores e funcionários públicos municipais que se encontram na ativa. Passando dos atuais R$ 250,00 (duzentos e cinquenta reais) para R$ 300,00 (trezentos reais).</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/503/lei_852_-_2023_-_concede_autorizacao_ao_chefe_do_executivo_m_16122024.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/503/lei_852_-_2023_-_concede_autorizacao_ao_chefe_do_executivo_m_16122024.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Poder Executivo a proceder a concessão de uso das dependências do “bar” existente junto a quadra poliesportiva, localizada dentro do clube municipal.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/512/lei_853_-_2023_-_celebrar_termo_de_fomento_-_28022023_13115119.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/512/lei_853_-_2023_-_celebrar_termo_de_fomento_-_28022023_13115119.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo Municipal autorizado a celebrar termo de fomento com a APAR de São José do Rio Preto, entidade sem fins lucrativos, inscrita no CNPJ sob o nº 59.997.270/0001-61, para a concessão de auxílio financeiro no limite anual de até R$ 90.000,00 (noventa mil reais) durante o ano de 2023, com a finalidade de auxiliar a entidade com o valor mensal, o qual auxiliará a custear as despesas com o atendimento educacional especializado, com a contratação de profissionais, aquisição de material de consumo, alimentação, dentre outros.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/513/lei_854_-_2023_-_abono_salaria_-_14032023_13115223_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/513/lei_854_-_2023_-_abono_salaria_-_14032023_13115223_1.pdf</t>
   </si>
   <si>
     <t>Concede abono salarial aos servidores e funcionários públicos municipais do Poder Legislativo, que se encontram nas condições de ativo e dá outras providenciais.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/514/lei_855_-_2023_-_dia_municipal_em_homenagem_e_gratidao_-_140_13115406.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/514/lei_855_-_2023_-_dia_municipal_em_homenagem_e_gratidao_-_140_13115406.pdf</t>
   </si>
   <si>
     <t>Institui o dia municipal em homenagem e gratidão aos profissionais que atuaram na linha de frente contra a covid-19 e dá outras providencias.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/515/lei_856_-_2023_-_altera_lei_municipal_-_14032023_13014103.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/515/lei_856_-_2023_-_altera_lei_municipal_-_14032023_13014103.pdf</t>
   </si>
   <si>
     <t>Altera o caput do Artigo 9º, da Lei Municipal nº 532/2013 e dá outras providencias. Art. 9º: Após a notificação o proprietário do imóvel fica obrigado a executar a construção da calçada no prazo de 30 (trinta) dias.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/509/mocao_01_2023_cassiano_aplausos_produtores_rurais.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/509/mocao_01_2023_cassiano_aplausos_produtores_rurais.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos produtores rurais e pecuaristas.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>Decr</t>
   </si>
   <si>
     <t>Projeto de Decreto</t>
   </si>
   <si>
     <t>Legislativo - Legs</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/520/pdl_02_2023_contas_pm_2020.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/520/pdl_02_2023_contas_pm_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a REPROVAÇÃO das contas do ex-Prefeito do Municípide Ipiguá, o Senhor EMILIO PAZIANOTO, referente ao exercício financeiro de 2020 e da outras providências.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo - Exc</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/479/p_lei_02_2023_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/479/p_lei_02_2023_1.pdf</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/480/p_lei_03_2023_cred_esp_70_000_lanchonete_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/480/p_lei_03_2023_cred_esp_70_000_lanchonete_1.pdf</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/481/pl_04_abono_func_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/481/pl_04_abono_func_1.pdf</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/482/p_lei_05_reajuste_aux_alimentacao_ex_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/482/p_lei_05_reajuste_aux_alimentacao_ex_1.pdf</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/483/p_lei_06_concessao_espaco_publico_bar_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/483/p_lei_06_concessao_espaco_publico_bar_1.pdf</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/484/p_lei_07_apae.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/484/p_lei_07_apae.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Poder Executivo a celebrar termo de fomento com a APAE – Associação de Pais e Amigos dos Excepecionais de São José do Rio Preto, entidade sem fins lucrativos.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/536/p_lei_08_ldo_2024.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/536/p_lei_08_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre as Diretrizes Orçamentárias para elaboração do Orçamento Programa para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/524/p_lei_09_refis.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/524/p_lei_09_refis.pdf</t>
   </si>
   <si>
     <t>Instituir o Programa de Recuperação Fiscal do Município de Ipiguá - REFIS/IPIGUÁ 2023 e da outras providências.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/526/p_lei_10_cred_esp_150_000_recape.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/526/p_lei_10_cred_esp_150_000_recape.pdf</t>
   </si>
   <si>
     <t>Fica o Chefe do Executivo Municipal de Ipiguá autorizado, a proceder uma abertura de Crédito Adicional Especial, até a importância de R$ 150.000,00.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/527/p_lei_11_atv_delegada.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/527/p_lei_11_atv_delegada.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM A POLICIA MILITAR DO ESTADO DE SÃO PAULO E CRIA A GRATIFICAÇÃO POR DESEMPENHO DE ATIVIDADE DELEGADA A SER PAGA AOS INTEGRANTES DA POLICIA MILITAR QUE EXERCEREM AS ATIVIDADES MUNICIPAIS DELEGADAS E DA OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/539/p_lei_14_cred_supl_3_900_000_00.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/539/p_lei_14_cred_supl_3_900_000_00.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um crédito adicional suplementar no valor de R$ 3.900.000,00 no orçamento do exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/542/p_lei_15_regulariza__edificacoes.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/542/p_lei_15_regulariza__edificacoes.pdf</t>
   </si>
   <si>
     <t>Fica autorizada a regularização de imóveis existentes no Perímetro Urbano do Município, que foram edificados, ampliados ou reformados em desconformidade com a legislação municipal, ainda que parcialmente, até a data da publicação da presente Lei.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/552/p_lei_16_2023_alt_lei_632_2016_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/552/p_lei_16_2023_alt_lei_632_2016_1.pdf</t>
   </si>
   <si>
     <t>Altera o § 1°, do artigo 6°. da Lei n°632/2016 e dá outras providências._x000D_
 O § 1°, do artigo 6°, da Lei n° 632/2016, passa a vigorar com a seguinte redação:_x000D_
 "1° - O sistema viário terá largura mínima de 12 (doze) metros, respeitados os 08 (oito) metros de leito carroçável, com galerias pluviais, sendo obrigatoriamente pavimentado com blocos modulares pré moldados em concreto, vedada a implantação asfáltica para evitar a impermeabilização do solo."</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/565/p_lei_17_2024_altera_ppa_2022_a_2025_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/565/p_lei_17_2024_altera_ppa_2022_a_2025_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Plano Plurianual do Município de Ipiguá para o exercício de 2022 a 2025.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/566/plei_18_alt_ldo_2024_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/566/plei_18_alt_ldo_2024_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei de Diretrizes Orçamentaria do Município de Ipiguá para o exercício de 2024.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/567/p_lei_19_2024_loa_2024_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/567/p_lei_19_2024_loa_2024_1.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Ipiguá para o exercício de 2024.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/557/p_lei_20_2023_repasse_enfermeiros_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/557/p_lei_20_2023_repasse_enfermeiros_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recursos financeiros percebidos da União Federal/Fundo Nacional de Saúde para cumprimento da assistência financeira complementar de que trata a Emenda Constitucional 127/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/562/p_lei_21_cred_adc_supl_2_452_000.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/562/p_lei_21_cred_adc_supl_2_452_000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abertura no Orçamento Fiscal e de Seguridade Social do exercício de 2023 aprovado pela Lei Orçamentária n° 843/2022 de 05 de dezembro de 2022 os créditos adicionais suplementares no montante de R$ 2.452.000,00 (dois milhões quatrocentos e cinquenta e dois mil reais).</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/516/plc_01_2023_cargo_faxineiro.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/516/plc_01_2023_cargo_faxineiro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de provimento efetivo junto ao quadro de pessoal da estrutura administrativa da Prefeitura Municipal de lpiguá_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/517/plc_02_2023_deficit_atuarial_iprem.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/517/plc_02_2023_deficit_atuarial_iprem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Plano de Amortização do Déficit Atuarial do Município de Ipiguá - SP para o Exercício de 2023.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/563/plc_03_2023_cargo_faxineiro.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/563/plc_03_2023_cargo_faxineiro.pdf</t>
   </si>
   <si>
     <t>Concede-se ao Poder Executivo a autorização para integrar à estrutura administrativa do Município de Ipiguá, no âmbito do quadro de pessoal da Administração Municipal, a criação de 10 novos cargos de Faxineiro, destinados a atender às necessidades emergentes nos diversos Setores Administrativos.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/564/plc_04_2023_cria_cargos_2.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/564/plc_04_2023_cria_cargos_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de provimento efetivo e quantitativo de vagas junto ao quadro de pessoal da estrutura administrativa da Prefeitura Municipal de lpiguá e dá outras providências.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/569/plc_05_2023_piso_salarial_endemias_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/569/plc_05_2023_piso_salarial_endemias_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar o pagamento do piso salarial dos servidores públicos municipais que exerçam provisoriamente as funções de Agentes De Combate às Endemias nos termos da emenda constitucional n° 120/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/568/plc_06_2023_incorpora_abono_pm.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/568/plc_06_2023_incorpora_abono_pm.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo Municipal a proceder a incorporação de Abono Salarial aos cargos de provimentos efetivo e comissionado da Administração Pública Municipal de lpiguá.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/477/req_01_2023_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/477/req_01_2023_donizete.pdf</t>
   </si>
   <si>
     <t>Requereu ao Poder Executivo que informe se a Casa dos Conselhos Municipais de Direitos e de Controle Social de Ipiguá está em funcionamento ou não, conforme determinado no art. 2° da Lei Municipal n. 611/2016. Caso não esteja em funcionamento, esclarecer qual o seu motivo.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/478/req_02_2023_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/478/req_02_2023_renato.pdf</t>
   </si>
   <si>
     <t>Requereu ao Poder Executivo que promova a instalação de placas informativas com os nomes das Ruas no Residencial Amoreira.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/485/req_03_2023_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/485/req_03_2023_eneas.pdf</t>
   </si>
   <si>
     <t>Requereu ao Poder Executivo que promova o recapeamento da Rua Formosa, entre os quarteirões da Rua Paulo Barbosa e da Rua Barão de Limeira, bem como, da Rua Paulo Barbosa, no quarteirão entre a Rua do Comércio e a Rua Formosa.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/493/req_04_2023_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/493/req_04_2023_renato.pdf</t>
   </si>
   <si>
     <t>Requereu ao Poder Executivo a antecipação da revisão geral anual da remuneração e subsídios dos servidores públicos municipais, visto que as contas públicas estão equilibradas e com capacidade financeira para tanto.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/494/req_06_2023_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/494/req_06_2023_renato.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo, que considerando o equilíbrio das contas publicas, seja incorporado nos vencimentos básicos de todos os servidores municipais o abono salarial de R$ 230,00 (duzentos e trinta reais) mensais.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/495/req_07_2023_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/495/req_07_2023_renato.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo, que considerando o equilíbrio das contas publicas, seja efetuada a contratação de um profissional Médico Veterinário. Considerando que a demanda de atendimentos de animais pelo referido profissional é grande em nosso município, em excepcional das questões relacionadas com a Casa da Lavoura e, principalmente, no atendimento e castração de animais domésticos.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/523/req_08_2023_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/523/req_08_2023_cassiano.pdf</t>
   </si>
   <si>
     <t>Tomar medidas urgentes para estancar imediatamente o lançamento irregular de esgoto "in natura" no Córrego Rangel.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/525/req_09_2023_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/525/req_09_2023_donizete.pdf</t>
   </si>
   <si>
     <t>Requerer ao Prefeito Municipal o seguinte: reiterar o teor do requerimento nº 01/2023, de 10/02/2023, até então não respondido.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/540/req_10_2023_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/540/req_10_2023_cassiano.pdf</t>
   </si>
   <si>
     <t>Proceder medidas urgentes para contratar mais servidores para atender a creche municipal.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/541/req_11_2023_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/541/req_11_2023_cassiano.pdf</t>
   </si>
   <si>
     <t>Proceder medidas para aumentar e efetivo da Polícia Militar quando da realização da próxima festa do peão de boiadeiro.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/545/req_12_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/545/req_12_donizete.pdf</t>
   </si>
   <si>
     <t>Requere ao Prefeito Municipal que tome providencias conforme solicitado pelos Membros do Conselho Tutelar.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/546/req_13_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/546/req_13_cassiano.pdf</t>
   </si>
   <si>
     <t>Proceder a com a instalação de uma cobertura na UBS Luis Fachin.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/547/req_14_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/547/req_14_cassiano.pdf</t>
   </si>
   <si>
     <t>Proceder a remoção das gavetas construídas no corredor do cemitério Municipal.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>Eneas</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/556/req_15_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/556/req_15_eneas.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo que proceda com a instalação de aparelhos de ar condicionado nas salas Da Creche Escola Simoni Fachin.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/558/req_17_cassiano_peve_tur_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/558/req_17_cassiano_peve_tur_1.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo que promova imediatamente, melhorias nas condições do transporte dos passageiros desta cidade de Ipiguá.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/559/req_18_cassiano_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/559/req_18_cassiano_1.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo que adote imediatamente medidas para impor melhorias à empresa PEVÊtur, nas condições do transporte dos passageiros desta cidade de lpiguá.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/560/req_19_jose_augusto_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/560/req_19_jose_augusto_1.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo informações por que ainda não foi pago o reajuste dado ao piso nacional dos profissionais do magistério da educação básica aos servidores municipais, bem como, por que ainda não foi elaborada a reestruturação do Plano de Carreira dos Profissionais do Magistério Municipal.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/490/pll_01_2023_abono_cm.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/490/pll_01_2023_abono_cm.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Poder Legislativo a conceder um abono salarial no valor de R$ 230,00 (duzentos e trinta reais) de forma mensal, aos funcionários públicos municipais do Poder Legislativo.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/491/pll_02_2023_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/491/pll_02_2023_renato.pdf</t>
   </si>
   <si>
     <t>Institui o dia Municipal em Homenagem e Gratidão aos Profissionais da Saúde que atuaram na linha de frente contra a COVID-19 no Município de lpiguá-SP, a ser celebrado, anualmente, no dia 07 de abril, data em que se comemora o Dia Mundial da Saúde, criado pela Organização Mundial da Saúde-OMS.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/492/pll_03_2023_marcio_alt_art_9_lei_532.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/492/pll_03_2023_marcio_alt_art_9_lei_532.pdf</t>
   </si>
   <si>
     <t>Altera o caput do artigo 9º, da Lei Municipal n° 532/2013, que passa a ter a seguinte redação: "Art. 9º Após a notificação, o proprietário do imóvel fica obrigado a executar a construção da calçada no prazo de 30 (trinta) dias."</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/530/pll_04_2023_revisao_fun_cm.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/530/pll_04_2023_revisao_fun_cm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual da remuneração dos Servidores da Câmara Municipal de lpiguá e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1520,68 +1520,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/474/ind_01_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/475/ind_02_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/476/ind_03_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/486/ind_04_2023_paulo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/487/ind_05_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/488/ind_06_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/489/ind_07_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/496/ind_08_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/497/ind_09_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/504/ind_10_2023_donizete.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/505/ind_11_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/506/ind_12_cassiano.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/507/ind_13_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/508/ind_14_2023_roni.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/510/ind_15_todos_vereadores_3.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/511/ind_16_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/518/ind_17_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/519/ind_18_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/521/ind_19_cassiano.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/522/ind_20_roni.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/528/ind_21_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/529/ind_22_2023_donizete.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/531/ind_23_cassiano.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/532/ind_24_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/533/ind_26_roni.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/534/ind_26_roni.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/535/ind_27_roni.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/537/ind_28_cassiano.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/538/ind_29_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/543/ind_30_cassiano.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/544/ind_31_joao_l_espinha.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/548/ind_32_joao_l_espinha_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/549/ind_33_jose_augusto_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/550/ind_34_roni_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/551/ind_35_roni_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/553/ind_37_cassiano.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/554/ind_38_jesus.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/555/ind_39_roni.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/561/ind_40_joao_l_espinha.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/570/ind_41_jesus_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/571/ind_42_jesus_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/572/ind_43_2023_jesus_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/573/ind_44_2023_paulo_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/574/ind_45_2023_jose_augusto_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/498/lei_847_-_2023_-_abertura_de_um_credito_adicional_especial_-_16121136.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/499/lei_848_-_2023_-_abertura_de_um_credito_adicional_especial_-_16121403.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/500/lei_849_-_2023_-_abertura_de_um_credito_adicional_especial_-_16121550.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/501/lei_850_-_2023_-_concede_abono_salarial_aos_servidores_e_fun_16121808.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/502/lei_851_-_2023_-_concede_reajuste_ao_auxilio_alimentacao_-_1_16121918.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/503/lei_852_-_2023_-_concede_autorizacao_ao_chefe_do_executivo_m_16122024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/512/lei_853_-_2023_-_celebrar_termo_de_fomento_-_28022023_13115119.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/513/lei_854_-_2023_-_abono_salaria_-_14032023_13115223_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/514/lei_855_-_2023_-_dia_municipal_em_homenagem_e_gratidao_-_140_13115406.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/515/lei_856_-_2023_-_altera_lei_municipal_-_14032023_13014103.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/509/mocao_01_2023_cassiano_aplausos_produtores_rurais.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/520/pdl_02_2023_contas_pm_2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/479/p_lei_02_2023_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/480/p_lei_03_2023_cred_esp_70_000_lanchonete_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/481/pl_04_abono_func_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/482/p_lei_05_reajuste_aux_alimentacao_ex_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/483/p_lei_06_concessao_espaco_publico_bar_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/484/p_lei_07_apae.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/536/p_lei_08_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/524/p_lei_09_refis.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/526/p_lei_10_cred_esp_150_000_recape.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/527/p_lei_11_atv_delegada.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/539/p_lei_14_cred_supl_3_900_000_00.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/542/p_lei_15_regulariza__edificacoes.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/552/p_lei_16_2023_alt_lei_632_2016_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/565/p_lei_17_2024_altera_ppa_2022_a_2025_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/566/plei_18_alt_ldo_2024_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/567/p_lei_19_2024_loa_2024_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/557/p_lei_20_2023_repasse_enfermeiros_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/562/p_lei_21_cred_adc_supl_2_452_000.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/516/plc_01_2023_cargo_faxineiro.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/517/plc_02_2023_deficit_atuarial_iprem.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/563/plc_03_2023_cargo_faxineiro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/564/plc_04_2023_cria_cargos_2.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/569/plc_05_2023_piso_salarial_endemias_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/568/plc_06_2023_incorpora_abono_pm.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/477/req_01_2023_donizete.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/478/req_02_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/485/req_03_2023_eneas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/493/req_04_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/494/req_06_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/495/req_07_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/523/req_08_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/525/req_09_2023_donizete.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/540/req_10_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/541/req_11_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/545/req_12_donizete.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/546/req_13_cassiano.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/547/req_14_cassiano.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/556/req_15_eneas.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/558/req_17_cassiano_peve_tur_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/559/req_18_cassiano_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/560/req_19_jose_augusto_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/490/pll_01_2023_abono_cm.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/491/pll_02_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/492/pll_03_2023_marcio_alt_art_9_lei_532.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/530/pll_04_2023_revisao_fun_cm.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/474/ind_01_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/475/ind_02_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/476/ind_03_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/486/ind_04_2023_paulo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/487/ind_05_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/488/ind_06_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/489/ind_07_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/496/ind_08_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/497/ind_09_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/504/ind_10_2023_donizete.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/505/ind_11_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/506/ind_12_cassiano.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/507/ind_13_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/508/ind_14_2023_roni.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/510/ind_15_todos_vereadores_3.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/511/ind_16_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/518/ind_17_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/519/ind_18_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/521/ind_19_cassiano.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/522/ind_20_roni.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/528/ind_21_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/529/ind_22_2023_donizete.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/531/ind_23_cassiano.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/532/ind_24_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/533/ind_26_roni.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/534/ind_26_roni.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/535/ind_27_roni.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/537/ind_28_cassiano.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/538/ind_29_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/543/ind_30_cassiano.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/544/ind_31_joao_l_espinha.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/548/ind_32_joao_l_espinha_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/549/ind_33_jose_augusto_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/550/ind_34_roni_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/551/ind_35_roni_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/553/ind_37_cassiano.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/554/ind_38_jesus.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/555/ind_39_roni.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/561/ind_40_joao_l_espinha.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/570/ind_41_jesus_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/571/ind_42_jesus_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/572/ind_43_2023_jesus_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/573/ind_44_2023_paulo_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/574/ind_45_2023_jose_augusto_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/498/lei_847_-_2023_-_abertura_de_um_credito_adicional_especial_-_16121136.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/499/lei_848_-_2023_-_abertura_de_um_credito_adicional_especial_-_16121403.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/500/lei_849_-_2023_-_abertura_de_um_credito_adicional_especial_-_16121550.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/501/lei_850_-_2023_-_concede_abono_salarial_aos_servidores_e_fun_16121808.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/502/lei_851_-_2023_-_concede_reajuste_ao_auxilio_alimentacao_-_1_16121918.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/503/lei_852_-_2023_-_concede_autorizacao_ao_chefe_do_executivo_m_16122024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/512/lei_853_-_2023_-_celebrar_termo_de_fomento_-_28022023_13115119.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/513/lei_854_-_2023_-_abono_salaria_-_14032023_13115223_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/514/lei_855_-_2023_-_dia_municipal_em_homenagem_e_gratidao_-_140_13115406.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/515/lei_856_-_2023_-_altera_lei_municipal_-_14032023_13014103.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/509/mocao_01_2023_cassiano_aplausos_produtores_rurais.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/520/pdl_02_2023_contas_pm_2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/479/p_lei_02_2023_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/480/p_lei_03_2023_cred_esp_70_000_lanchonete_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/481/pl_04_abono_func_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/482/p_lei_05_reajuste_aux_alimentacao_ex_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/483/p_lei_06_concessao_espaco_publico_bar_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/484/p_lei_07_apae.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/536/p_lei_08_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/524/p_lei_09_refis.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/526/p_lei_10_cred_esp_150_000_recape.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/527/p_lei_11_atv_delegada.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/539/p_lei_14_cred_supl_3_900_000_00.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/542/p_lei_15_regulariza__edificacoes.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/552/p_lei_16_2023_alt_lei_632_2016_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/565/p_lei_17_2024_altera_ppa_2022_a_2025_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/566/plei_18_alt_ldo_2024_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/567/p_lei_19_2024_loa_2024_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/557/p_lei_20_2023_repasse_enfermeiros_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/562/p_lei_21_cred_adc_supl_2_452_000.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/516/plc_01_2023_cargo_faxineiro.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/517/plc_02_2023_deficit_atuarial_iprem.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/563/plc_03_2023_cargo_faxineiro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/564/plc_04_2023_cria_cargos_2.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/569/plc_05_2023_piso_salarial_endemias_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/568/plc_06_2023_incorpora_abono_pm.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/477/req_01_2023_donizete.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/478/req_02_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/485/req_03_2023_eneas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/493/req_04_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/494/req_06_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/495/req_07_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/523/req_08_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/525/req_09_2023_donizete.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/540/req_10_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/541/req_11_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/545/req_12_donizete.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/546/req_13_cassiano.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/547/req_14_cassiano.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/556/req_15_eneas.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/558/req_17_cassiano_peve_tur_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/559/req_18_cassiano_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/560/req_19_jose_augusto_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/490/pll_01_2023_abono_cm.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/491/pll_02_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/492/pll_03_2023_marcio_alt_art_9_lei_532.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/530/pll_04_2023_revisao_fun_cm.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="142" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="141.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>