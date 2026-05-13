--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -54,547 +54,547 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cassiano</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/577/ind_01_2024_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/577/ind_01_2024_cassiano.pdf</t>
   </si>
   <si>
     <t>Promover a pintura da lombofaixa localizada na Rua do Comércio, na Praça Municipal.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Donizete</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/583/ind_02_2024_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/583/ind_02_2024_donizete.pdf</t>
   </si>
   <si>
     <t>Reiterar a indicação 21/2022, que se providencie a elaboração de legislação municipal concedendo isenção do pagamento do IPTU e outras taxas para aposentados e pensionistas e, que efetue um estudo para concessão da referida isenção também para: Doente de Câncer em tratamento; Portador de Alzheimer; Portador de Parkinson; Portador de Esclerose Múltipla ou Esclerose Lateral Amiotrófica; Resida consigo cônjuge, dependente legal ou parente descendente ou ascendente em linha reta de primeiro grau, que se encontre acometido por qualquer das enfermidades anteriores.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/584/ind_03_2024_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/584/ind_03_2024_cassiano.pdf</t>
   </si>
   <si>
     <t>Promover esforços para adquirir um caminhão limpa fossa para executar os serviços junto aos bairros que não possuem rede de coleta de esgoto.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Duis</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/589/ind_04_2024_jesus.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/589/ind_04_2024_jesus.pdf</t>
   </si>
   <si>
     <t>Proceder reparos/consertos nas depressões (valetas) de diversas ruas desta cidade.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Renato Pazianoto</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/590/ind_05_2024_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/590/ind_05_2024_renato.pdf</t>
   </si>
   <si>
     <t>Proceder a reparos na laje de concreto (tampa) do bueiro ou área de inspeção da Rua Formosa, localizado no início do bairro Jatobás II, nesta cidade.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/591/ind_06_2024_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/591/ind_06_2024_renato.pdf</t>
   </si>
   <si>
     <t>Proceder a limpeza (roçagem) das laterais das estradas rurais municipais.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/592/ind_07_2024_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/592/ind_07_2024_donizete.pdf</t>
   </si>
   <si>
     <t>Proceder serviços de limpeza e de roçagens nas área verdes e institucionais desta cidade.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Roni</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/593/ind_08_2024_roni.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/593/ind_08_2024_roni.pdf</t>
   </si>
   <si>
     <t>Proceder a construção de um novo prédio para instalação da farmácia pública municipal.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/596/ind_09_2024_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/596/ind_09_2024_cassiano.pdf</t>
   </si>
   <si>
     <t>Promover esforços e faça gestão junto ao Setor competente, estudando a possibilidade da aplicação do "fumacê" (pulverização de inseticida), em toda a cidade e bairros.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/597/ind_10_2024_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/597/ind_10_2024_cassiano.pdf</t>
   </si>
   <si>
     <t>Instalar placa de orientação.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/598/ind_11_2024_cassiano_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/598/ind_11_2024_cassiano_1.pdf</t>
   </si>
   <si>
     <t>Promover doação ou venda de resíduos das podas de árvores triturados.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/599/ind_12_2024_jesus_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/599/ind_12_2024_jesus_1.pdf</t>
   </si>
   <si>
     <t>substituir os bancos de concreto que estão quebrados, por de madeira, na Praça Fiorilli, desta cidade.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/600/ind_13_2024_donizete_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/600/ind_13_2024_donizete_1.pdf</t>
   </si>
   <si>
     <t>Promover a doação de tênis juntamente com os kits de uniformes escolares.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/601/ind_14_2024_renato_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/601/ind_14_2024_renato_1.pdf</t>
   </si>
   <si>
     <t>Proceder à aquisição de EPIs para utilização dos bombeiros civis municipais.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/602/ind_15_2024_jesus.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/602/ind_15_2024_jesus.pdf</t>
   </si>
   <si>
     <t>Promover a pintura e sinalização de PARES e LOMBADAS em nossa cidade.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Marcinho</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/603/ind_16_2024_marcio.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/603/ind_16_2024_marcio.pdf</t>
   </si>
   <si>
     <t>Reforçar a indicação n. 09/2024, de 19-04-24, ou seja, promover esforços e faça gestão junto ao Setor competente, estudando a possibilidade da aplicação do "fumacê" (pulverização de inseticida), em toda a cidade e bairros.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo - Exc</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/575/p_lei_01_2024.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/575/p_lei_01_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um crédito adicional suplementar no valor de R$ 458.817,98 no orçamento do exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/576/p_lei_02_2024.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/576/p_lei_02_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um crédito adicional suplementar no valor de R$ 80.000,00 no orçamento do exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/582/p_lei_04_2024_apae.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/582/p_lei_04_2024_apae.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a celebrar termo de fomento com a Associação De Pais E Amigos Dos Excepcionais - APAE e dá outras providências.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/609/p_lei_05_2024_reajusta_aux_alimentacao_pm_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/609/p_lei_05_2024_reajusta_aux_alimentacao_pm_1.pdf</t>
   </si>
   <si>
     <t>Reajusta o auxilio alimentação dos servidores públicos de provimento efetivo do Município de lpiguá e dá outras providencias</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/610/p_lei_06_2024_recursos_ass_mao_amiga_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/610/p_lei_06_2024_recursos_ass_mao_amiga_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo Municipal a efetuar a disponibilização de recursos financeiros à Associação Mão Amiga Recanto dos 18 neste Município de lpiguá e dá outras providencias</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/611/p_lei_07_2024_nome_rua_sao_francisco_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/611/p_lei_07_2024_nome_rua_sao_francisco_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de vias públicas do Município de Ipiguá e dá outras providencias.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/612/p_lei_08_2024_nome_ganha_tempo_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/612/p_lei_08_2024_nome_ganha_tempo_1.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao espaço do Ganha Tempo Municipal localizado em anexo ao prédio da Prefeitura Municipal de Ipiguá, e da outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/613/plei_09_ldo_2025_1_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/613/plei_09_ldo_2025_1_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2025 e dá outras providências</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/614/p_lei_10_nucleo_urbano_sta_rosa_i_e_ii.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/614/p_lei_10_nucleo_urbano_sta_rosa_i_e_ii.pdf</t>
   </si>
   <si>
     <t>Reconhece os Loteamentos Santa Rosa 1 e Santa Rosa II como núcleos urbanos de interesses sociais e dá outras providências.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/615/p_lei_11_cred_supl_2_380_000_00.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/615/p_lei_11_cred_supl_2_380_000_00.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um Crédito Adicional Suplementar no Orçamento do exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/616/p_lei_12_2024_etr.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/616/p_lei_12_2024_etr.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação - ETR autorizada pela Agência Nacional de Telecomunicações - ANATEL, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre Plano de Amortização do Déficit Atuarial do Município de Ipiguá - SP para o Exercício de 2024.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/618/plc_02_iprem_restruturacao.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/618/plc_02_iprem_restruturacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO ADMINISTRATIVA DO REGIME PRÓPRIO DE PREVIDÊNCIA MUNICIPAL DO MUNICÍPIO DE IPIGUÁ/SP, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Eneas</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/578/req_01_2024_eneas_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/578/req_01_2024_eneas_1.pdf</t>
   </si>
   <si>
     <t>Requerer ao Prefeito Municipal que promova a construção de uma lombofaixa na Rua do Comércio, frente ao numeral 680, nesta cidade.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/579/req_02_2024_eneas_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/579/req_02_2024_eneas_1.pdf</t>
   </si>
   <si>
     <t>Requerer ao Prefeito Municipal que interceda junto ao Diretor Regional Empresa Brasileira de Correios Telégrafos, em Bauru, no sentido de que seja feita a entrega de correspondências nos Bairros São Francisco e Amoreira, por parte dos Correios.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/585/req_03_2024_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/585/req_03_2024_eneas.pdf</t>
   </si>
   <si>
     <t>Requere ao Prefeito Municipal que promova a construção de uma lombo faixa na Rua do Comércio, frente ao numeral 150, nesta cidade.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/586/req_04_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/586/req_04_cassiano.pdf</t>
   </si>
   <si>
     <t>Requere ao Prefeito Municipal o envio de cópias integrais e digitalizadas do processo licitatório de contratação da empresa para executar a reforma e ampliação do Cemitério Municipal.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/587/req_05_2024_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/587/req_05_2024_donizete.pdf</t>
   </si>
   <si>
     <t>Requere ao Prefeito Municipal que promova cursos de capacitação/aperfeiçoamento a todos os servidores públicos municipais ocupantes do cargo/função de motoristas de transporte de pessoas.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/588/req_06_2024_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/588/req_06_2024_donizete.pdf</t>
   </si>
   <si>
     <t>Requere ao Prefeito Municipal que promova a contração de mais um médico para o pronto atendimento junto a UBS Municipal.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/594/req_07_2024_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/594/req_07_2024_renato.pdf</t>
   </si>
   <si>
     <t>Informar quais foram a medidas tomadas em cumprimento ao TAC pactuado com o Ministério Público, acerca dos animais em situação de rua. Requer-se cópia do TAC.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/595/req_08_2024_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/595/req_08_2024_cassiano.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que adote medidas para conter o descarte irregular de lixo doméstico e de restos de galhos de árvores na área do "Lixão".</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/604/req_09_2024_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/604/req_09_2024_cassiano.pdf</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal: adote medidas para conter a passagens de caminhões com ossos e vísceras em carga aberta.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/605/req_10_2024_donizete_ao_carlos_guarnieri_condema_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/605/req_10_2024_donizete_ao_carlos_guarnieri_condema_1.pdf</t>
   </si>
   <si>
     <t>Senhor CARLOS ALBERTO GUARNIERI, o seguinte: quais providências foram tomadas pelo CONDEMA acerca da poluição do Córrego Rangel.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/606/req_11_2024_renato_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/606/req_11_2024_renato_1.pdf</t>
   </si>
   <si>
     <t>promover a notificação de proprietário de terreno para efetuar a limpeza do imóvel.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/607/req_12_2024_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/607/req_12_2024_cassiano.pdf</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal: o envio de cópias das notas fiscais de todos os fornecedores que foram empenhadas durante o ano de 2023 até a presente data.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/608/req_13_2024_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/608/req_13_2024_cassiano.pdf</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal: promova a revitalização da praça Autimio Teodoro da Silva.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Legislativo - Legs</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/580/pll_01_2024_incorp_abono_cm_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/580/pll_01_2024_incorp_abono_cm_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Presidente da Câmara Municipal a proceder a incorporação de Abono Salarial aos servidores e funcionários públicos municipais do Poder Legislativo, que se encontram nas condições de ativos e dá outras providências</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/581/pll_02_2024_revisao_fun_cm.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/581/pll_02_2024_revisao_fun_cm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual da remuneração dos Servidores da Câmara Municipal de lpiguá e dá outras providências.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>Res</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/619/resolucao_01_2024_cria_comissao_per_execucao_orcamentaria.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/619/resolucao_01_2024_cria_comissao_per_execucao_orcamentaria.pdf</t>
   </si>
   <si>
     <t>A Resolução 01/2024 da Câmara Municipal de Ipiguá estabelece a criação da Comissão Permanente de Acompanhamento da Execução Orçamentária e das Demais Políticas Públicas. Essa comissão será responsável por fiscalizar e avaliar aspectos contábeis, financeiros, orçamentários, operacionais e patrimoniais do município, garantindo a legalidade, legitimidade e eficiência na gestão pública. Entre suas atribuições, destaca-se o acompanhamento do cumprimento das metas do Plano Plurianual, a análise das contas públicas, e a interação com órgãos executivos para obtenção de dados necessários ao controle.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -901,68 +901,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/577/ind_01_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/583/ind_02_2024_donizete.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/584/ind_03_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/589/ind_04_2024_jesus.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/590/ind_05_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/591/ind_06_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/592/ind_07_2024_donizete.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/593/ind_08_2024_roni.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/596/ind_09_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/597/ind_10_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/598/ind_11_2024_cassiano_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/599/ind_12_2024_jesus_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/600/ind_13_2024_donizete_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/601/ind_14_2024_renato_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/602/ind_15_2024_jesus.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/603/ind_16_2024_marcio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/575/p_lei_01_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/576/p_lei_02_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/582/p_lei_04_2024_apae.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/609/p_lei_05_2024_reajusta_aux_alimentacao_pm_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/610/p_lei_06_2024_recursos_ass_mao_amiga_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/611/p_lei_07_2024_nome_rua_sao_francisco_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/612/p_lei_08_2024_nome_ganha_tempo_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/613/plei_09_ldo_2025_1_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/614/p_lei_10_nucleo_urbano_sta_rosa_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/615/p_lei_11_cred_supl_2_380_000_00.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/616/p_lei_12_2024_etr.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/618/plc_02_iprem_restruturacao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/578/req_01_2024_eneas_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/579/req_02_2024_eneas_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/585/req_03_2024_eneas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/586/req_04_cassiano.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/587/req_05_2024_donizete.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/588/req_06_2024_donizete.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/594/req_07_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/595/req_08_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/604/req_09_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/605/req_10_2024_donizete_ao_carlos_guarnieri_condema_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/606/req_11_2024_renato_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/607/req_12_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/608/req_13_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/580/pll_01_2024_incorp_abono_cm_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/581/pll_02_2024_revisao_fun_cm.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/619/resolucao_01_2024_cria_comissao_per_execucao_orcamentaria.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/577/ind_01_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/583/ind_02_2024_donizete.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/584/ind_03_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/589/ind_04_2024_jesus.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/590/ind_05_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/591/ind_06_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/592/ind_07_2024_donizete.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/593/ind_08_2024_roni.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/596/ind_09_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/597/ind_10_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/598/ind_11_2024_cassiano_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/599/ind_12_2024_jesus_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/600/ind_13_2024_donizete_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/601/ind_14_2024_renato_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/602/ind_15_2024_jesus.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/603/ind_16_2024_marcio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/575/p_lei_01_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/576/p_lei_02_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/582/p_lei_04_2024_apae.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/609/p_lei_05_2024_reajusta_aux_alimentacao_pm_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/610/p_lei_06_2024_recursos_ass_mao_amiga_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/611/p_lei_07_2024_nome_rua_sao_francisco_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/612/p_lei_08_2024_nome_ganha_tempo_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/613/plei_09_ldo_2025_1_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/614/p_lei_10_nucleo_urbano_sta_rosa_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/615/p_lei_11_cred_supl_2_380_000_00.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/616/p_lei_12_2024_etr.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/618/plc_02_iprem_restruturacao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/578/req_01_2024_eneas_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/579/req_02_2024_eneas_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/585/req_03_2024_eneas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/586/req_04_cassiano.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/587/req_05_2024_donizete.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/588/req_06_2024_donizete.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/594/req_07_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/595/req_08_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/604/req_09_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/605/req_10_2024_donizete_ao_carlos_guarnieri_condema_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/606/req_11_2024_renato_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/607/req_12_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/608/req_13_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/580/pll_01_2024_incorp_abono_cm_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/581/pll_02_2024_revisao_fun_cm.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/619/resolucao_01_2024_cria_comissao_per_execucao_orcamentaria.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>