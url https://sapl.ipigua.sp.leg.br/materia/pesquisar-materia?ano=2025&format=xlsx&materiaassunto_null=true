--- v0 (2025-12-16)
+++ v1 (2026-05-13)
@@ -54,381 +54,381 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulo Acássio</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/625/ind_01_2025.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/625/ind_01_2025.pdf</t>
   </si>
   <si>
     <t>O vereador Paulo Pereira de Jesus (PSD) sugere a construção de um redutor de velocidade na Rua Indalécio Batista, frente ao número 157, devido ao tráfego de veículos em alta velocidade, que coloca em risco a segurança dos pedestres. A medida visa atender às reclamações dos moradores e garantir maior segurança na via.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/626/ind_02_2025_ramos.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/626/ind_02_2025_ramos.pdf</t>
   </si>
   <si>
     <t>O vereador Edcarlos Ramos (Republicanos) propõe a sinalização horizontal (pintura de faixas) na Rodovia Vicinal que liga Ipiguá à BR-153 e Onda Verde. A medida busca melhorar a visibilidade e segurança no trânsito, reduzindo a probabilidade de acidentes em um trecho de grande circulação de veículos.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/620/ind_03_2025_josue.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/620/ind_03_2025_josue.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de dois redutores de velocidade na Rua Ângelo Sella, frente aos numerais 431 e 60, Residencial Atenas, devido ao tráfego de veículos em alta velocidade, colocando em risco a integridade física das pessoas e de animais doméstico.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/621/ind_04_2025_emilio_mirim.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/621/ind_04_2025_emilio_mirim.pdf</t>
   </si>
   <si>
     <t>Sugere a elaboração de um projeto de lei para isentar do pagamento do IPTU aposentados homens de 60 anos e mulheres de 55 anos, com renda de até dois salários mínimos, que possuam único lote urbano destinado exclusivamente à moradia própria​.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>José Augusto</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/629/ind_05_2025_jose_augusto.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/629/ind_05_2025_jose_augusto.pdf</t>
   </si>
   <si>
     <t>Instalação de uma academia de ginástica (ao ar livre) na área verde do bairro Jatobás II.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/630/ind_06_2025_jose_augusto_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/630/ind_06_2025_jose_augusto_1.pdf</t>
   </si>
   <si>
     <t>promover reparos no Estádio Municipal.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/631/ind_07_2025.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/631/ind_07_2025.pdf</t>
   </si>
   <si>
     <t>Proceder, com urgência, a pintura das delimitações de estacionamento privativo frente as escolas/creches.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/632/ind_08_2025.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/632/ind_08_2025.pdf</t>
   </si>
   <si>
     <t>Tomar medidas para colocar um segurança patrimonial junto as UBS.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/633/ind_09_2025_jesus.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/633/ind_09_2025_jesus.pdf</t>
   </si>
   <si>
     <t>Promover a instalação de placas informativas da existência de lombadas, nas entradas/saídas desta cidade.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/637/ind_10_2025_emilio_mirim.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/637/ind_10_2025_emilio_mirim.pdf</t>
   </si>
   <si>
     <t>promover a sinalização vertical (identificação das ruas) no centro da cidade e bairros.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/638/ind_11_2025_paulo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/638/ind_11_2025_paulo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a construção de um redutor de velocidade nas proximidades das Ruas Domingos Salomão e Genoefa Trídico, no Distrito Industrial do município de Ipiguá/SP, visando à segurança de pedestres e motoristas.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/639/ond_12_2025_josue.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/639/ond_12_2025_josue.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de iluminação no estádio municipal de Ipiguá/SP, com a finalidade de ampliar o horário de uso do espaço e garantir melhores condições para a prática esportiva e de lazer da comunidade.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/640/ind_13_2025_cristina.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/640/ind_13_2025_cristina.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal o recapeamento asfáltico de ruas do município de Ipiguá/SP, especificamente trechos da Rua Formosa (03 quarteirões) e da Rua do Rosário (02 quarteirões), visando à melhoria das condições de tráfego, segurança viária e conservação das vias públicas.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/641/ind_14_2025_jesus.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/641/ind_14_2025_jesus.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a construção de um redutor de velocidade na Rua Maria Dias, em frente ao número 30, no bairro Jardim São Paulo, no município de Ipiguá/SP, visando à redução da velocidade dos veículos e à segurança de pedestres e moradores.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/642/ind_15_2025_josue.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/642/ind_15_2025_josue.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal a construção de um redutor de velocidade na Rua Santa Luzia, em frente ao nº 340, no bairro Jardim São Paulo.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/643/ind_16_2025_josue.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/643/ind_16_2025_josue.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal promover a sinalização vertical (identificação das ruas) no Residencial Amoreira.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/644/ind_17_2025_maria_jose.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/644/ind_17_2025_maria_jose.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal proceder, com urgência, a construção de redutores de velocidade na Rua Indalécio Batista (frente ao nº 250, Bairro Residencial José Lino) e na Rua Saulo Renato Gonçalves Bonito (frente ao nº 120, Bairro Jardim São Paulo).</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/645/ind_18_2025_maria_jose.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/645/ind_18_2025_maria_jose.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal proceder, com urgência, a instalação de placas de advertência e orientação aos ambulantes e promover a sinalização vertical (identificação das ruas) do bairro São Francisco.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo - Exc</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/627/p_lei_01_2025_apae.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/627/p_lei_01_2025_apae.pdf</t>
   </si>
   <si>
     <t>O projeto autoriza o município a celebrar um termo de fomento com a APAE de São José do Rio Preto, para repasse de até R$ 110.000,00 em 2025. O recurso visa auxiliar a entidade no atendimento educacional especializado, contratação de profissionais e aquisição de materiais, garantindo a continuidade dos serviços prestados a pessoas com deficiência.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/622/p_lei_02_2025_nucleo_urbano_veneza_e_pirulito.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/622/p_lei_02_2025_nucleo_urbano_veneza_e_pirulito.pdf</t>
   </si>
   <si>
     <t>Reconhece os loteamentos Estância Veneza e Estância Pirulito como núcleos urbanos de interesse social, nos termos do Decreto-Lei nº 1.876/81, para fins de regularização fundiária junto ao Programa Cidade Legal da Secretaria de Estado da Habitação.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/635/p_lei_03_cred_esp_saude.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/635/p_lei_03_cred_esp_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/636/p_lei_04_2025_cred_esp_pista_caminhada_sao_paulo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/636/p_lei_04_2025_cred_esp_pista_caminhada_sao_paulo.pdf</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/623/plc_02_2025_revisao_pm.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/623/plc_02_2025_revisao_pm.pdf</t>
   </si>
   <si>
     <t>O projeto concede uma revisão geral anual de 5,00% nos salários, vencimentos e subsídios dos servidores do Poder Executivo de Ipiguá, incluindo cargos eletivos e políticos.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/634/req_01_2025_emilio.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/634/req_01_2025_emilio.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal: (1) promova a atualização da tabela de referência/vencimentos e (li) faça constar e especificar todas as verbas salarias recebidas em seu holerite.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/646/req_02_2025_paulo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/646/req_02_2025_paulo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal interceder junto ao Diretor Regional dos Correios para que seja realizada a entrega de correspondências no Bairro Jatobás II.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/647/req_03_2025_todos_vereadores.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/647/req_03_2025_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações, esclarecimentos e providências tomadas acerca do acórdão proferido pela Primeira Câmara do Tribunal de Contas do Estado de São Paulo (TCESP), referente ao julgamento irregular do Pregão Presencial nº 02/2023 e contratos decorrentes.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Legislativo - Legs</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/624/plleg_01_2025_revisao_cm.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/624/plleg_01_2025_revisao_cm.pdf</t>
   </si>
   <si>
     <t>A lei concede uma revisão geral anual de 5,00% aos servidores da Câmara Municipal de Ipiguá e aos subsídios dos vereadores e do presidente da Câmara. O percentual para os vereadores e presidente só será aplicado após a definição do Tema 1192 pelo STF, com efeitos retroativos se a revisão for declarada legal.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>Res</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/628/resolucao_01_2025_altera_dia_das_sessoes.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/628/resolucao_01_2025_altera_dia_das_sessoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o dia e horário de realização das Sessões Ordinárias da Câmara Municipal de lpiguá-SP.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -735,68 +735,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/625/ind_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/626/ind_02_2025_ramos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/620/ind_03_2025_josue.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/621/ind_04_2025_emilio_mirim.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/629/ind_05_2025_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/630/ind_06_2025_jose_augusto_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/631/ind_07_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/632/ind_08_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/633/ind_09_2025_jesus.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/637/ind_10_2025_emilio_mirim.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/638/ind_11_2025_paulo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/639/ond_12_2025_josue.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/640/ind_13_2025_cristina.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/641/ind_14_2025_jesus.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/642/ind_15_2025_josue.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/643/ind_16_2025_josue.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/644/ind_17_2025_maria_jose.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/645/ind_18_2025_maria_jose.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/627/p_lei_01_2025_apae.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/622/p_lei_02_2025_nucleo_urbano_veneza_e_pirulito.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/635/p_lei_03_cred_esp_saude.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/636/p_lei_04_2025_cred_esp_pista_caminhada_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/623/plc_02_2025_revisao_pm.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/634/req_01_2025_emilio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/646/req_02_2025_paulo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/647/req_03_2025_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/624/plleg_01_2025_revisao_cm.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/628/resolucao_01_2025_altera_dia_das_sessoes.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/625/ind_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/626/ind_02_2025_ramos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/620/ind_03_2025_josue.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/621/ind_04_2025_emilio_mirim.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/629/ind_05_2025_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/630/ind_06_2025_jose_augusto_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/631/ind_07_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/632/ind_08_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/633/ind_09_2025_jesus.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/637/ind_10_2025_emilio_mirim.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/638/ind_11_2025_paulo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/639/ond_12_2025_josue.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/640/ind_13_2025_cristina.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/641/ind_14_2025_jesus.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/642/ind_15_2025_josue.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/643/ind_16_2025_josue.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/644/ind_17_2025_maria_jose.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/645/ind_18_2025_maria_jose.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/627/p_lei_01_2025_apae.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/622/p_lei_02_2025_nucleo_urbano_veneza_e_pirulito.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/635/p_lei_03_cred_esp_saude.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/636/p_lei_04_2025_cred_esp_pista_caminhada_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/623/plc_02_2025_revisao_pm.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/634/req_01_2025_emilio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/646/req_02_2025_paulo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/647/req_03_2025_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/624/plleg_01_2025_revisao_cm.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/628/resolucao_01_2025_altera_dia_das_sessoes.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>