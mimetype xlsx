--- v0 (2026-02-04)
+++ v1 (2026-05-12)
@@ -10,2184 +10,2205 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1677" uniqueCount="703">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1691" uniqueCount="710">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>648</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Ind</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2026/648/ind_01_2026_jesus.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a necessidade de realizar, com urgência, a sinalização vertical e horizontal das vias públicas e a identificação dos prédios públicos no município de Ipiguá, visando melhorar a segurança no trânsito e a organização urbana.</t>
+  </si>
+  <si>
+    <t>649</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2026/649/ind_02_2026_paulo.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a instalação de cadeiras para os pacientes e usuários que aguardam atendimento na Farmácia de Alto Custo da UBS Municipal, visando oferecer mais conforto e dignidade à população.</t>
+  </si>
+  <si>
     <t>625</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>1</t>
-[...7 lines deleted...]
-  <si>
     <t>Paulo Acássio</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/625/ind_01_2025.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/625/ind_01_2025.pdf</t>
   </si>
   <si>
     <t>O vereador Paulo Pereira de Jesus (PSD) sugere a construção de um redutor de velocidade na Rua Indalécio Batista, frente ao número 157, devido ao tráfego de veículos em alta velocidade, que coloca em risco a segurança dos pedestres. A medida visa atender às reclamações dos moradores e garantir maior segurança na via.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/626/ind_02_2025_ramos.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/626/ind_02_2025_ramos.pdf</t>
   </si>
   <si>
     <t>O vereador Edcarlos Ramos (Republicanos) propõe a sinalização horizontal (pintura de faixas) na Rodovia Vicinal que liga Ipiguá à BR-153 e Onda Verde. A medida busca melhorar a visibilidade e segurança no trânsito, reduzindo a probabilidade de acidentes em um trecho de grande circulação de veículos.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/620/ind_03_2025_josue.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/620/ind_03_2025_josue.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de dois redutores de velocidade na Rua Ângelo Sella, frente aos numerais 431 e 60, Residencial Atenas, devido ao tráfego de veículos em alta velocidade, colocando em risco a integridade física das pessoas e de animais doméstico.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/621/ind_04_2025_emilio_mirim.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/621/ind_04_2025_emilio_mirim.pdf</t>
   </si>
   <si>
     <t>Sugere a elaboração de um projeto de lei para isentar do pagamento do IPTU aposentados homens de 60 anos e mulheres de 55 anos, com renda de até dois salários mínimos, que possuam único lote urbano destinado exclusivamente à moradia própria​.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>José Augusto</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/629/ind_05_2025_jose_augusto.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/629/ind_05_2025_jose_augusto.pdf</t>
   </si>
   <si>
     <t>Instalação de uma academia de ginástica (ao ar livre) na área verde do bairro Jatobás II.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/630/ind_06_2025_jose_augusto_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/630/ind_06_2025_jose_augusto_1.pdf</t>
   </si>
   <si>
     <t>promover reparos no Estádio Municipal.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/631/ind_07_2025.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/631/ind_07_2025.pdf</t>
   </si>
   <si>
     <t>Proceder, com urgência, a pintura das delimitações de estacionamento privativo frente as escolas/creches.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/632/ind_08_2025.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/632/ind_08_2025.pdf</t>
   </si>
   <si>
     <t>Tomar medidas para colocar um segurança patrimonial junto as UBS.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/633/ind_09_2025_jesus.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/633/ind_09_2025_jesus.pdf</t>
   </si>
   <si>
     <t>Promover a instalação de placas informativas da existência de lombadas, nas entradas/saídas desta cidade.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/637/ind_10_2025_emilio_mirim.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/637/ind_10_2025_emilio_mirim.pdf</t>
   </si>
   <si>
     <t>promover a sinalização vertical (identificação das ruas) no centro da cidade e bairros.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/638/ind_11_2025_paulo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/638/ind_11_2025_paulo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a construção de um redutor de velocidade nas proximidades das Ruas Domingos Salomão e Genoefa Trídico, no Distrito Industrial do município de Ipiguá/SP, visando à segurança de pedestres e motoristas.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/639/ond_12_2025_josue.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/639/ond_12_2025_josue.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de iluminação no estádio municipal de Ipiguá/SP, com a finalidade de ampliar o horário de uso do espaço e garantir melhores condições para a prática esportiva e de lazer da comunidade.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/640/ind_13_2025_cristina.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/640/ind_13_2025_cristina.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal o recapeamento asfáltico de ruas do município de Ipiguá/SP, especificamente trechos da Rua Formosa (03 quarteirões) e da Rua do Rosário (02 quarteirões), visando à melhoria das condições de tráfego, segurança viária e conservação das vias públicas.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/641/ind_14_2025_jesus.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/641/ind_14_2025_jesus.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a construção de um redutor de velocidade na Rua Maria Dias, em frente ao número 30, no bairro Jardim São Paulo, no município de Ipiguá/SP, visando à redução da velocidade dos veículos e à segurança de pedestres e moradores.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/642/ind_15_2025_josue.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/642/ind_15_2025_josue.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal a construção de um redutor de velocidade na Rua Santa Luzia, em frente ao nº 340, no bairro Jardim São Paulo.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/643/ind_16_2025_josue.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/643/ind_16_2025_josue.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal promover a sinalização vertical (identificação das ruas) no Residencial Amoreira.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/644/ind_17_2025_maria_jose.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/644/ind_17_2025_maria_jose.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal proceder, com urgência, a construção de redutores de velocidade na Rua Indalécio Batista (frente ao nº 250, Bairro Residencial José Lino) e na Rua Saulo Renato Gonçalves Bonito (frente ao nº 120, Bairro Jardim São Paulo).</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/645/ind_18_2025_maria_jose.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/645/ind_18_2025_maria_jose.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal proceder, com urgência, a instalação de placas de advertência e orientação aos ambulantes e promover a sinalização vertical (identificação das ruas) do bairro São Francisco.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>Cassiano</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/577/ind_01_2024_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/577/ind_01_2024_cassiano.pdf</t>
   </si>
   <si>
     <t>Promover a pintura da lombofaixa localizada na Rua do Comércio, na Praça Municipal.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>Donizete</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/583/ind_02_2024_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/583/ind_02_2024_donizete.pdf</t>
   </si>
   <si>
     <t>Reiterar a indicação 21/2022, que se providencie a elaboração de legislação municipal concedendo isenção do pagamento do IPTU e outras taxas para aposentados e pensionistas e, que efetue um estudo para concessão da referida isenção também para: Doente de Câncer em tratamento; Portador de Alzheimer; Portador de Parkinson; Portador de Esclerose Múltipla ou Esclerose Lateral Amiotrófica; Resida consigo cônjuge, dependente legal ou parente descendente ou ascendente em linha reta de primeiro grau, que se encontre acometido por qualquer das enfermidades anteriores.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/584/ind_03_2024_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/584/ind_03_2024_cassiano.pdf</t>
   </si>
   <si>
     <t>Promover esforços para adquirir um caminhão limpa fossa para executar os serviços junto aos bairros que não possuem rede de coleta de esgoto.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>Duis</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/589/ind_04_2024_jesus.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/589/ind_04_2024_jesus.pdf</t>
   </si>
   <si>
     <t>Proceder reparos/consertos nas depressões (valetas) de diversas ruas desta cidade.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>Renato Pazianoto</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/590/ind_05_2024_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/590/ind_05_2024_renato.pdf</t>
   </si>
   <si>
     <t>Proceder a reparos na laje de concreto (tampa) do bueiro ou área de inspeção da Rua Formosa, localizado no início do bairro Jatobás II, nesta cidade.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/591/ind_06_2024_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/591/ind_06_2024_renato.pdf</t>
   </si>
   <si>
     <t>Proceder a limpeza (roçagem) das laterais das estradas rurais municipais.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/592/ind_07_2024_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/592/ind_07_2024_donizete.pdf</t>
   </si>
   <si>
     <t>Proceder serviços de limpeza e de roçagens nas área verdes e institucionais desta cidade.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>Roni</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/593/ind_08_2024_roni.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/593/ind_08_2024_roni.pdf</t>
   </si>
   <si>
     <t>Proceder a construção de um novo prédio para instalação da farmácia pública municipal.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/596/ind_09_2024_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/596/ind_09_2024_cassiano.pdf</t>
   </si>
   <si>
     <t>Promover esforços e faça gestão junto ao Setor competente, estudando a possibilidade da aplicação do "fumacê" (pulverização de inseticida), em toda a cidade e bairros.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/597/ind_10_2024_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/597/ind_10_2024_cassiano.pdf</t>
   </si>
   <si>
     <t>Instalar placa de orientação.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/598/ind_11_2024_cassiano_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/598/ind_11_2024_cassiano_1.pdf</t>
   </si>
   <si>
     <t>Promover doação ou venda de resíduos das podas de árvores triturados.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/599/ind_12_2024_jesus_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/599/ind_12_2024_jesus_1.pdf</t>
   </si>
   <si>
     <t>substituir os bancos de concreto que estão quebrados, por de madeira, na Praça Fiorilli, desta cidade.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/600/ind_13_2024_donizete_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/600/ind_13_2024_donizete_1.pdf</t>
   </si>
   <si>
     <t>Promover a doação de tênis juntamente com os kits de uniformes escolares.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/601/ind_14_2024_renato_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/601/ind_14_2024_renato_1.pdf</t>
   </si>
   <si>
     <t>Proceder à aquisição de EPIs para utilização dos bombeiros civis municipais.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/602/ind_15_2024_jesus.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/602/ind_15_2024_jesus.pdf</t>
   </si>
   <si>
     <t>Promover a pintura e sinalização de PARES e LOMBADAS em nossa cidade.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>Marcinho</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/603/ind_16_2024_marcio.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/603/ind_16_2024_marcio.pdf</t>
   </si>
   <si>
     <t>Reforçar a indicação n. 09/2024, de 19-04-24, ou seja, promover esforços e faça gestão junto ao Setor competente, estudando a possibilidade da aplicação do "fumacê" (pulverização de inseticida), em toda a cidade e bairros.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/474/ind_01_2023_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/474/ind_01_2023_cassiano.pdf</t>
   </si>
   <si>
     <t>Indicou ao Poder Executivo que promova a instalação de balança comunitária de pesagens agropecuária no município.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/475/ind_02_2023_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/475/ind_02_2023_renato.pdf</t>
   </si>
   <si>
     <t>Indicou ao Poder Executivo que promova a troca dos mata-burros de madeira por mata-burros de ferro.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/476/ind_03_2023_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/476/ind_03_2023_renato.pdf</t>
   </si>
   <si>
     <t>Indicou ao Poder Executivo que promova a contratação de profissionais de fisioterapia.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/486/ind_04_2023_paulo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/486/ind_04_2023_paulo.pdf</t>
   </si>
   <si>
     <t>Indicou ao Poder Executivo que promova a substituição da placa de inauguração do Conjunto Habitacional José Fiorilli (da CDHU), pois a mesma se encontra totalmente deteriorada, e também, a instalação da placa da Quadra Poliesportiva, localizada na Rua Santa Isabel com a Rua Siqueira Campos.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/487/ind_05_2023_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/487/ind_05_2023_cassiano.pdf</t>
   </si>
   <si>
     <t>Indicou ao Poder Executivo que promova revitalização do cemitério municipal. A medida consiste em melhorias no passeio, paisagismo, instalação de bancos, construção de banheiros feminino e masculino e conservação dos túmulos.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/488/ind_06_2023_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/488/ind_06_2023_renato.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo um Projeto de Lei que conceda a isenção de IPTU à portadores de Câncer. Medida essa mostra a preocupação com os munícipes que são acometidos por doenças de natureza grave e/ou incuráveis, nas quais o tratamento despende grande parte da renda do paciente, prejudicando a manutenção econômica e a subsistência de todo o grupo familiar.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/489/ind_07_2023_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/489/ind_07_2023_renato.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que promova uma campanha de orientação aos munícipes para melhor acondicionar as sacolas/sacos de lixo a ser coletado quando possuírem animais ferozes em suas casas.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/496/ind_08_2023_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/496/ind_08_2023_cassiano.pdf</t>
   </si>
   <si>
     <t>Reitera ao Poder Executivo os teores das indicações nº 29/2021 (promover a instalação de programa de monitoramento motorizado - agente com veículo ou motocicleta - de vigilância municipal) e nº 16/2022 (avalie a proposta de enviar, ao poder legislativo, um projeto de lei que autoriza o poder executivo municipal a celebrar convênio com o Estado de São Paulo, por meio da Secretaria da Segurança Pública, e a criar a gratificação por desempenho de atividade delegada).</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/497/ind_09_2023_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/497/ind_09_2023_cassiano.pdf</t>
   </si>
   <si>
     <t>Indicou ao Poder Executivo que promova o recadastramento dos túmulos do cemitério municipal - chamamento publico.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/504/ind_10_2023_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/504/ind_10_2023_donizete.pdf</t>
   </si>
   <si>
     <t>Executar, com urgência, a construção de calçadas ao entorno da Praça "Margarida Artuzzi Sulfite" e recolocar 7 (sete) bancos que foram danificados.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/505/ind_11_2023_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/505/ind_11_2023_cassiano.pdf</t>
   </si>
   <si>
     <t>Proceder a limpeza dos prédios públicos que se encontram com mato alto em seu interior, bem como, das guias e calçadas.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/506/ind_12_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/506/ind_12_cassiano.pdf</t>
   </si>
   <si>
     <t>Proceder estudos para revitalização das entradas/saídas desta cidade.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/507/ind_13_2023_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/507/ind_13_2023_renato.pdf</t>
   </si>
   <si>
     <t>Promova a sinalização de solo "PARE", no cruzamento da Rua Rosário com Rua Formosa.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/508/ind_14_2023_roni.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/508/ind_14_2023_roni.pdf</t>
   </si>
   <si>
     <t>Melhorar/adequar o horário de funcionamento da academia municipal.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/510/ind_15_todos_vereadores_3.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/510/ind_15_todos_vereadores_3.pdf</t>
   </si>
   <si>
     <t>Sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: tome medidas em que se torne obrigatória a presença de agente de segurança armada nas unidades de ensino público municipal, bem como instale cercas elétrica e de concertina.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/511/ind_16_todos_vereadores.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/511/ind_16_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>Sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: tome medidas necessárias_x000D_
 para alargar a grelha da boca de lobo localizada na Rua São Luiz com a Rua Araguari.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/518/ind_17_2023_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/518/ind_17_2023_cassiano.pdf</t>
   </si>
   <si>
     <t>Proceder a instalação de uma cobertura no Centro de Reabilitação Conceição Pedra Costa.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/519/ind_18_2023_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/519/ind_18_2023_cassiano.pdf</t>
   </si>
   <si>
     <t>Promover a coleta de lixo dos bairros rurais com maior frequência e ou instalar ponto de apoio de coleta através de dispositivo fechado.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/521/ind_19_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/521/ind_19_cassiano.pdf</t>
   </si>
   <si>
     <t>Promover a aquisição de um redutor de velocidade ("hi-track") para ser instalado em um trator da prefeitura municipal.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/522/ind_20_roni.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/522/ind_20_roni.pdf</t>
   </si>
   <si>
     <t>Promover a execução de serviços do Programa "Melhor Caminho".</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/528/ind_21_2023_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/528/ind_21_2023_cassiano.pdf</t>
   </si>
   <si>
     <t>Reiterar os teores das INDICAÇÕES N. 013/2021 e N. 027/2021.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/529/ind_22_2023_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/529/ind_22_2023_donizete.pdf</t>
   </si>
   <si>
     <t>Promover a recolocação de placas de advertência/Informação e, também, a instalação de telas em gelhas e bocas de lobo.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/531/ind_23_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/531/ind_23_cassiano.pdf</t>
   </si>
   <si>
     <t>promova esforços em adquirir ou receber (através de convenio com o Estado), uma máquina de sinalização viária.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/532/ind_24_jose_augusto.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/532/ind_24_jose_augusto.pdf</t>
   </si>
   <si>
     <t>adquirir e fornecer aos professores da rede de ensino municipal, aparelhos notebooks para auxiliar na ministração das aulas.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/533/ind_26_roni.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/533/ind_26_roni.pdf</t>
   </si>
   <si>
     <t>Sugerir à Administração Municipal, a instalação de placas de nomenclatura de ruas.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/534/ind_26_roni.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/534/ind_26_roni.pdf</t>
   </si>
   <si>
     <t>Proceder, com urgência, a construção de um redutor de velocidade na Rua Lurdes Augusta Vinci, frente ao numeral 90, nesta cidade.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/535/ind_27_roni.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/535/ind_27_roni.pdf</t>
   </si>
   <si>
     <t>Proceder, com urgência, as instalações de toldo e forro nas salas externas da EMEI Henrique Pereira dos Santos, nesta cidade</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/537/ind_28_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/537/ind_28_cassiano.pdf</t>
   </si>
   <si>
     <t>Proceder, com urgência, a construção de redutores de velocidade nas proximidades da rotatória existente na saída/entrada desta cidade.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/538/ind_29_2023_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/538/ind_29_2023_cassiano.pdf</t>
   </si>
   <si>
     <t>Proceder, com urgência, ações de limpeza e regularização ao entorno do local denominado "Areninha".</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/543/ind_30_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/543/ind_30_cassiano.pdf</t>
   </si>
   <si>
     <t>Proceder, com urgência, a de limpeza e melhorias nos campos de bocha e malha.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/544/ind_31_joao_l_espinha.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/544/ind_31_joao_l_espinha.pdf</t>
   </si>
   <si>
     <t>Proceder com a instalação em nosso município do Posto de Atendimento da Receita Federal.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/548/ind_32_joao_l_espinha_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/548/ind_32_joao_l_espinha_1.pdf</t>
   </si>
   <si>
     <t>proceder a instalação de equipamentos para iluminação do estacionamento da EMEF Lucimara Pazianoto.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/549/ind_33_jose_augusto_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/549/ind_33_jose_augusto_1.pdf</t>
   </si>
   <si>
     <t>Proceder com a instalação de aparelhos de ar condicionado no velório municipal.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/550/ind_34_roni_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/550/ind_34_roni_1.pdf</t>
   </si>
   <si>
     <t>Requere ao Prefeito Municipal, proceder, com urgência, a substituição da pia existente na cozinha da EMEI Henrique Pereira dos Santos.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/551/ind_35_roni_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/551/ind_35_roni_1.pdf</t>
   </si>
   <si>
     <t>Requere ao Prefeito Municipal, proceder, com urgência, a contratação de mais uma faxineira (auxiliar de serviços) para auxiliar na limpeza da UBS Luiz Fachin.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/553/ind_37_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/553/ind_37_cassiano.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo que proceda com urgência, a construção de redutor de velocidade nas proximidades da Praça localizada entre as Ruas São Luiz e São Benedito, no bairro José Fiorili, nesta cidade.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/554/ind_38_jesus.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/554/ind_38_jesus.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo que proceda com a instalação de aparelhos de ar condicionado nas salas da Casa da Agricultura.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/555/ind_39_roni.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/555/ind_39_roni.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo que proceda a instalação de ventiladores na Academia Municipal.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/561/ind_40_joao_l_espinha.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/561/ind_40_joao_l_espinha.pdf</t>
   </si>
   <si>
     <t>pagamento de impostos e taxas municipais por meio do sistema PIX.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/570/ind_41_jesus_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/570/ind_41_jesus_1.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo que promova alteração do Estatuto dos Servidores Públicos Municipais, na questão do período aquisitivo e gozo de licença-prêmio.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/571/ind_42_jesus_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/571/ind_42_jesus_1.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo que promova a troca de toda a rede de esgoto entre as Ruas João Antônio e Siqueira Campos, nesta cidade.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/572/ind_43_2023_jesus_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/572/ind_43_2023_jesus_1.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo que promova o transporte dos alunos da rede pública municipal, residente nesta cidade, até as escolas.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/573/ind_44_2023_paulo_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/573/ind_44_2023_paulo_1.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo que promova obras de rebaixamento da guia na pista de caminhada da entrada da cidade.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/574/ind_45_2023_jose_augusto_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/574/ind_45_2023_jose_augusto_1.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo que faça a construção de uma quadra ou campo de areia na área institucional do bairro Jatobas.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/313/ind_01_2022_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/313/ind_01_2022_cassiano.pdf</t>
   </si>
   <si>
     <t>indica a Administração Municipal, a adoção da seguinte medida político_x000D_
 administrativa de interesse da comunidade: proceder a notificação dos_x000D_
 proprietários que se encontram com mato alto em seus terrenos, guias e_x000D_
 calçadas, bem como a municipalidade cuidar dos próprios.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/314/ind_02_2022_v_paulo_e_todos_demais.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/314/ind_02_2022_v_paulo_e_todos_demais.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, objetivo de sugerir a seguinte medida político administrativa: - promover a_x000D_
 criação de um memorial para registrar a história do Poder legislativo.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>Eneas</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/315/ind_03_2022_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/315/ind_03_2022_eneas.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - realizar a identificação do profissional de saúde(médico) que está promovendo o atendimento na UBS.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/343/ind_04_v_jesus.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/343/ind_04_v_jesus.pdf</t>
   </si>
   <si>
     <t>No uso de suas legais e regimentais atribuições (art. 119), em atenção à função constitucional de_x000D_
 assessoramento ao Poder Executivo na administração do Município, que à Câmara Municipal é imposta, venho perante Vossa Excelência e seus Nobres_x000D_
 Pares, apresentar esta INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - pintura de reservatório de água potável localizado em prédio público municipal.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/342/ind_05_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/342/ind_05_cassiano.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: efetuar melhorias nas vias_x000D_
 públicas desta municipalidade, assegurando que ônibus da PevêTur, com maior capacidade de transporte de pessoas, possam percorrê-las sem contratempos e intercorrências.  JUSTIFICATIVA</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/317/ind_6_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/317/ind_6_cassiano.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: efetuar melhorias/consertos em várias estradas de terra batida desta municipalidade e em seus mataburros.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/319/ind_7_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/319/ind_7_cassiano.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: promover melhorias na iluminação pública.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/320/ind_8_jose_augusto.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/320/ind_8_jose_augusto.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - promover a instalação de uma cobertura nas proximidades do portão de saída da escola Lucimara Pazianoto; aquisição de cadeiras e ou banco para os alunos utilizarem após as refeições de retrodita escola.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/344/ind_10_ver__renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/344/ind_10_ver__renato.pdf</t>
   </si>
   <si>
     <t>No uso de suas legais e regimentais atribuições (art. 119), em atenção à função_x000D_
 constitucional de assessoramento na administração do Município, que à Câmara Municipal é imposta, vem perante Vossa Excelência apresentar esta INDICAÇÃO, com o objetivo de sugerir a seguinte medida político administrativa: - promover a instalação de iluminação nos pontos de ônibus de atendimentos aos bairros rurais.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/</t>
   </si>
   <si>
     <t>No uso de suas legais e regimentais atribuições (art. 119), em atenção à função constitucional de assessoramento na administração do Município, que à_x000D_
 Câmara Municipal é imposta, vem perante Vossa Excelência apresentar esta INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção_x000D_
 da seguinte medida político administrativa de interesse da comunidade, Instalações de lixeiras (de coletas seletivas) no Estádio Municipal.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/347/ind_12_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/347/ind_12_donizete.pdf</t>
   </si>
   <si>
     <t>No uso de suas legais e regimentais atribuições (art. 119), em atenção à função constitucional de assessoramento ao Poder Executivo na administração do Município, que à Câmara Municipal é imposta, vem perante Vossa Excelência e seus Nobres Pares, apresentar esta INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - promova a implantação, pela_x000D_
 UBS, das técnicas da acupuntura. JUSTIFICATIVA</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/348/ind_13_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/348/ind_13_cassiano.pdf</t>
   </si>
   <si>
     <t>No uso de suas legais e regimentais atribuições (art. 119), em atenção à função constitucional de assessoramento ao Poder Executivo na administração do Município, que à Câmara Municipal é imposta venho perante Vossas Excelências apresentar esta INDICAÇÃO, com o objetivo de sugerir à_x000D_
 Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: promover instalações de câmeras de vigilância das proximidades da EE Professor Francisco Purita.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>O Vereador RENATO PAZIANOTO, nos termos legais e regimentais atribuições (art. 119), em atenção à função constitucional de assessoramento ao Poder Executivo na administração do Município, que à Câmara Municipal é imposta, vem perante Vossa Excelência e seus Nobres Pares, apresentar esta INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - promover a instalação de cobertura para os veículos da saúde que permanecem estacionadas na UBS. JUSTIFICATIVA</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/411/ind_15_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/411/ind_15_cassiano.pdf</t>
   </si>
   <si>
     <t>LUIZ ANTONIO CASSIANO - DEM, vereador, no uso de suas legais e regimentais atribuições (art. 119), em atenção à função constitucional de assessoramento ao Poder Executivo na administração do Município, que à Câmara Municipal é imposta venho perante Vossas_x000D_
 Excelências apresentar esta INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: criar o programa de entrega domiciliar gratuita de medicamentos de uso contínuo às pessoas com_x000D_
 deficiência e idosas, usuárias do Sistema Único de Saúde.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/412/ind_16_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/412/ind_16_cassiano.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: avalie a proposta de enviar, ao_x000D_
 Poder Legislativo, um Projeto de Lei que autoriza o Poder Executivo Municipal a celebrar convênio com o Estado de São Paulo, por meio da Secretaria da Segurança Pública, e a criar a gratificação por desempenho de ATIVIDADE DELEGADA.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/413/ind_17_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/413/ind_17_donizete.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - proceder, com urgência, a_x000D_
 construção de um redutor de velocidade na Rua Santa Luzia, frente ao numeral 410, nesta cidade.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/414/ind_18_cassiano_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/414/ind_18_cassiano_1.pdf</t>
   </si>
   <si>
     <t>A Iluminação Pública é de fundamental importância para a segurança e preservação do espaço público, garantindo aos funcionários, munícipes e visitantes o acesso a qualquer hora._x000D_
 Ademais, referida propositura se trata de respeito às famílias que nos momentos de dor e sofrimento, não podem prolongar o tempo de despedida com seus entes queridos, tendo em vista que os enterros têm que ser realizados em período em que haja luz solar, devido à falta de iluminação no local.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/415/ind_19_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/415/ind_19_donizete.pdf</t>
   </si>
   <si>
     <t>Proceder, com urgência, a implantação/construção de um Parque (Plavground) contendo brinquedos educativos.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/416/ind_20_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/416/ind_20_cassiano.pdf</t>
   </si>
   <si>
     <t>Promover a instalação de cobertura das arquibancadas existente do Estádio Municipal.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/427/ind_21_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/427/ind_21_cassiano.pdf</t>
   </si>
   <si>
     <t>Providencie a elaboração de legislação municipal concedendo isenção do pagamento do IPTU e outras taxas.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/420/ind_22_paulo_hino_mun.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/420/ind_22_paulo_hino_mun.pdf</t>
   </si>
   <si>
     <t>A criação/abertura de um concurso para escolha do Hino Oficial do Município.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/440/ind_23_todos_vers_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/440/ind_23_todos_vers_1.pdf</t>
   </si>
   <si>
     <t>Promova condições de atendimento/acolhimento das crianças, através da rede educacional,_x000D_
 durante a "semana do saco cheio.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/461/ind_24_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/461/ind_24_cassiano.pdf</t>
   </si>
   <si>
     <t>A promoção de projetos sociais/educacionais com crianças e adolescentes.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal com urgência a construção de uma lombada na Rua Formosa em frente ao numeral 120, nesta cidade.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/247/ind_02_2021_jesus.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/247/ind_02_2021_jesus.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal promover um "Arrastão de Limpeza", pelo menos uma vez por mês em nossa cidade.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>promover reparos na ponte de madeira existente sobre o "Rio Pedreira" - Estrada Barra Funda.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/255/ind_04_2021_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/255/ind_04_2021_donizete.pdf</t>
   </si>
   <si>
     <t>Proceder, com urgência, a construção de uma lombada na Rua Ângelo Sela, frente ao numeral 431, nesta cidade.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/256/req_05_2021_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/256/req_05_2021_eneas.pdf</t>
   </si>
   <si>
     <t>Proceder, com urgência, a construção de uma lombada na Rua Barão de Limeira, bairro jardim São Francisco, frente ao numeral 1531, nesta cidade.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/257/ind_06_jesus.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/257/ind_06_jesus.pdf</t>
   </si>
   <si>
     <t>Sugeri à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: Promover a demarcação/sinalização de trânsito (de solo) de toda_x000D_
 a nossa cidade, considerando que a falta de sinalização das regras de trânsito dificulta o tráfego, causando transtornos para os motoristas e aumenta o risco de acidentes.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/258/ind_07_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/258/ind_07_cassiano.pdf</t>
   </si>
   <si>
     <t>Sugeri à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: proceder à instalação de sistema de monitoramento por câmeras nas vias de ingresso/saída desta cidade; na Praça da Matriz e também em outros pontos estratégicos como a Rua do Comércio. Com isso pode-se acompanhar a movimentação das pessoas,  veículos, auxiliam a localização de cidadãos desaparecidos, foragidos, e ainda pode_x000D_
 identificar em tempo real, crimes, como furtos e roubos de carros.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/261/ind_08_marcio.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/261/ind_08_marcio.pdf</t>
   </si>
   <si>
     <t>Sugeri a Administração Municipal proceder a reforma do piso da quadra esportiva do Clube Municipal.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/262/ind_09_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/262/ind_09_donizete.pdf</t>
   </si>
   <si>
     <t>Sugeri à Administração Municipal, com urgência, a construção de uma lombada na Rua Miguel Sulfite, frente ao numeral 40, nesta cidade.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/263/ind_10_jose_augusto.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/263/ind_10_jose_augusto.pdf</t>
   </si>
   <si>
     <t>Sugeri à Administração Municipal adotar medidas para ampliação da estrutura da Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/264/ind_11_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/264/ind_11_renato.pdf</t>
   </si>
   <si>
     <t>Sugerir à Administração Municipal, promover alterações no Boletim de Informações sobre a Covid-19.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/265/ind_12_roni.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/265/ind_12_roni.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a construção de uma lombada na área de lazer da rua São Gabriel, em frente ao numeral 401, bairro José Fiorili devido as inúmeras reclamações dos moradores e frequentadores do local, pois inúmeros veículos trafegam em alta velocidade.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/266/ind_13_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/266/ind_13_cassiano.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Publico à construção de uma área de laser com quiosques, churrasqueiras, pistas de caminhada e lago, no córrego Barra Funda, bairro São Francisco, nesta cidade.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/267/ind_14_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/267/ind_14_eneas.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Publico: Adquirir e fornecer aos professores da rede de ensino municipal, aparelhos notebooks para facilitação das aulas online e atendimentos dos alunos e pais, através de videoconferência.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/268/ind_15_roni.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/268/ind_15_roni.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal com urgência a instalação de dois postes com iluminação pública na Rua São Luiz, no bairro José Fiorili, nas imediações da Praça, nesta cidade.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/269/ind_16_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/269/ind_16_donizete.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal construção de uma Lombofaixa na Rua do Comércio, frente ao numeral 547, nesta cidade.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/270/ind_17_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/270/ind_17_donizete.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal a construção de uma área de laser e um mini bosque, nas imediações da área verde localizada entre os bairros José Fiorili e Jardim São Paulo, nesta cidade.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal a substituição das lâmpadas da iluminação publica na Avenida de entrada/saída para São José do Rio Preto-SP.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/272/ind_19_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/272/ind_19_renato.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal o duplo mascaramento dos pacientes, no caso de atendimento da Covid-19.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/273/ind_20_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/273/ind_20_renato.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal a instalação de equipamentos de energia fotovoltaica nos prédios públicos municipais.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/274/ind_21_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/274/ind_21_cassiano.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal  revitalização e modernização da entrada/saída para a cidade de São Jose do Rio Preto.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/275/ind_22_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/275/ind_22_cassiano.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal a revitalização e a instalação mesas, banco e de academia de musculação na Praça do bairro Jatobás, nesta cidade.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - realização de reparos acerca da valeta de cabeamento de internet.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/281/ind_24_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/281/ind_24_cassiano.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: proceder reparos na estrutura de sustentação da tampa do bueiro da Rua 3, localizado frente ao numeral 260, do Jardim São Francisco.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/282/ind_25_jesus.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/282/ind_25_jesus.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - promova a sinalização de solo de uma faixa de pedestre frente ao velório municipal.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/283/ind_26_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/283/ind_26_cassiano.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: proceder a notificação dos proprietários que se encontram com mato alto em seus terrenos, guias e calçadas.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: tomar providências acerca da proteção, acolhimento e cuidados_x000D_
 com os cães e gatos em situação de abandono em nossa cidade.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/291/ind_28_jesus.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/291/ind_28_jesus.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - promover a instalação de placas de nomenclaturas e de _x000D_
 identificação das vias e prédios públicos desta cidade.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/292/ind_29_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/292/ind_29_cassiano.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - promover a instalação de programa de monitoramento motorizado (agente com veículo ou motocicleta) de vigilância municipal.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/293/ind_30_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/293/ind_30_renato.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - proceder a reabertura da piscina municipal.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/297/ind_31_paulo_e_marcio.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/297/ind_31_paulo_e_marcio.pdf</t>
   </si>
   <si>
     <t>Promover cursos de tapotagem emergencial para os professores e agentes do setor de_x000D_
 educação.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/298/ind_32_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/298/ind_32_renato.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal para contratação de um Médico Veterinário e de um Engenheiro Agrônomo.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/299/ind_33_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/299/ind_33_donizete.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal para a instalação de detectores de altura nas entradas/saídas da cidade, para orientação dos motoristas de caminhões.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/300/ind_34_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/300/ind_34_cassiano.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal para promover a revitalização/reforma da Praça Central Municipal.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/301/ind_35_marcio.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/301/ind_35_marcio.pdf</t>
   </si>
   <si>
     <t>Sugere à Administração Municipal esforços para que este município possa sediar a Copa A.P.F. Interclubes Internacional para as férias de janeiro/2022.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/304/ind_36_ver_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/304/ind_36_ver_renato.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo, passo a expor os motivos pelos quais entendo a mesma necessária: Como é sabido de todos, o bacharel em Fisioterapia atua no tratamento e prevenção de doenças e lesões, decorrentes de fraturas ou má-formação ou vícios de postura. Tem como aliados, técnicas como massagens e exercícios que restaurem a capacidade física e funcional dos pacientes. Por conseguinte, só temos um profissional para atendimento dos munícipes, estando sobrecarregado.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/213/ind_01_2020_jose_augusto.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/213/ind_01_2020_jose_augusto.pdf</t>
   </si>
   <si>
     <t>Proceder, com urgência, a construção de uma lombada na Rua São Luís, em frente ao nº 41.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>José Luiz</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/214/ind_02_2020_jose_luiz.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/214/ind_02_2020_jose_luiz.pdf</t>
   </si>
   <si>
     <t>Proceder, com urgência, a construção de lombadas na Rua Siqueira Campos, entre os nº 75 e 95 e também em frente ao nº 520 da Rua Siqueira Campos.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Marcelo Amado</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/220/indicacao-03-2020.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/220/indicacao-03-2020.pdf</t>
   </si>
   <si>
     <t>valiar a melhor forma de ocupação do prédio da rodoviária para atendimento público conforme justifica.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/221/indicacao-05-2020.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/221/indicacao-05-2020.pdf</t>
   </si>
   <si>
     <t>Avaliar como alternativa e incentivo, após liberação do Estado em tempo de epidemia - Covid-1 9, atividade ao ar livre conformo justifico.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/222/indicacao-06-2020.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/222/indicacao-06-2020.pdf</t>
   </si>
   <si>
     <t>Avaliar como alternativa e incentivo, após liberação do Estado em tempo de epidemia — Covid-19, a retomada da economia para os artesãos e pequenos produtores rurais.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/230/ind_07_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/230/ind_07_marcelo.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal a criação de uma equipe de trabalho para a formação de um comitê para estudos da ODS - Objetivos de Desenvolvimento Sustentável, preconizado pela ONU - Organização das Nações Unidas e inicio de um plano para a criação da Cidade resiliente.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/236/ind_08_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/236/ind_08_marcelo.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal para a criação de um banco de classificados de emprego no site oficial.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/237/ind_09_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/237/ind_09_marcelo.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal a colocação de um mastro com a bandeira do Brasil em frente ao Paço Municipal.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>Joao Licurgo</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/174/novo_documento_2019-03-25_19.49.37_20190327104540.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/174/novo_documento_2019-03-25_19.49.37_20190327104540.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo que melhore o sistema de limpeza e higiene das ruas da cidade.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/173/novo_documento_2019-03-25_19.49.37_20190327104530.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/173/novo_documento_2019-03-25_19.49.37_20190327104530.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo que reavalie a entrega de cestas básicas aos servidores públicos do município.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/176/novo_documento_2019-03-28_11.33.18_20190403101603.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/176/novo_documento_2019-03-28_11.33.18_20190403101603.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a criação de uma comissão especial de fiscalização urbana.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/177/novo_documento_2019-03-28_11.33.18_20190403101620.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/177/novo_documento_2019-03-28_11.33.18_20190403101620.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a elaboração do Plano Diretor do Município.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Maureli Belei</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/181/novo_documento_2019-04-08_19.39.51_20190429100321_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/181/novo_documento_2019-04-08_19.39.51_20190429100321_1.pdf</t>
   </si>
   <si>
     <t>Executar serviços de pintura da lombada localizada na Rua do Rosário, nas proximidades com a Rua Formosa.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/182/novo_documento_2019-04-08_19.39.51_20190429100616.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/182/novo_documento_2019-04-08_19.39.51_20190429100616.pdf</t>
   </si>
   <si>
     <t>Implantação da creche do idoso.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/183/novo_documento_2019-04-08_19.39.51_20190429100732.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/183/novo_documento_2019-04-08_19.39.51_20190429100732.pdf</t>
   </si>
   <si>
     <t>Monitoramento periodico da qualidade da agua do córrego barra funda.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/187/ind_12_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/187/ind_12_renato.pdf</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/188/ind_13_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/188/ind_13_renato.pdf</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/199/ind_14_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/199/ind_14_marcelo.pdf</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/200/ind_15_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/200/ind_15_marcelo.pdf</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/3/ind_01_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/3/ind_01_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal para avaliação de subvenção de auxílio moradia ao servidor da Polícia Civil, atualmente residente nessa municipalidade.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/4/ind_02_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/4/ind_02_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador RENATO PAZIANOTO, no uso de suas legais e regimentais atribuições, em atenção à função constitucional de assessoramento ao Poder Executivo na administração do Município, que à Câmara Municipal é imposta, vem perante Vossa Excelência e seus Nobres Pares, apresentar esta INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - faça a sinalização da via pública quando da realização da feira, através de cavaletes.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/5/ind_03_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/5/ind_03_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, requer ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal para a criação de lei para coleta, tratamento e reciclagem de óleos de origem animal, vegetal e derivado de petróleo no município de Ipiguá.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/6/ind_04_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/6/ind_04_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal para oficializar a Empresa Concessionária de Telefonia celular sobre a lei Municipal 647/2017</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/53/ind_05_2018_.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/53/ind_05_2018_.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal para por no projeto de recape asfálticos duas lombadas e demarcação de redução de velocidade próximo de Escola.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_06_disponibilizar_exames_medicos_em_pla_G30NsUT.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_06_disponibilizar_exames_medicos_em_pla_G30NsUT.pdf</t>
   </si>
   <si>
     <t>Disponibilizar exames em plataforma online</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Geraldo Claudino</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/96/indicacao_07_geraldo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/96/indicacao_07_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que efetue a construção de uma lombada na Rua Siqueira Campos, entre as Ruas:  Santa Isabel e Santa Luzia, no município.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/97/indicacao_08__cestas_basicas_para_servidores_com__UENUdo4.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/97/indicacao_08__cestas_basicas_para_servidores_com__UENUdo4.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal FORNECIMENTO DE CESTAS BÁSICAS</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/98/indicacao_09_espaco_arvore.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/98/indicacao_09_espaco_arvore.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal para a criação de uma Lei Específica de “Espaço Árvore”</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/99/indicacao_10__deda.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/99/indicacao_10__deda.pdf</t>
   </si>
   <si>
     <t>Indica ao Ex. Municipal  a adoção da seguinte medida político administrativa de interesse da comunidade: - providenciar a instalação de faixas elevadas (lombo faixas) na Rua do Comércio, frente a lotérica, numeral 325 e no Supermercado do Ponto, numeral 247.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/105/ind_11_2018_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/105/ind_11_2018_marcelo.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a criação de Lei Complementar ou Decreto para Licenciamento Ambiental</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/1/ind_01_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/1/ind_01_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador Renato Pazianoto, na forma regimental, indica ao Executivo Municipal, que estude a viabilidade de reforma da ponte de madeira localizada na Estrada Municipal no Rio Pedreiras, adentro da propriedade do Sr. Dorcilio Gonçalves do Carmo (Bira).</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/42/ind_02_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/42/ind_02_2017.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL, PARA QUE ENCAMINHE AO SETOR COMPETENTE PARA QUE SEJA FEITO A SINALIZAÇÃO DE SOLO NA RUA SANTA ISABEL ESQUINA COM A RUA JOÃO ANTONIO</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/43/ind_03_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/43/ind_03_2017.pdf</t>
   </si>
   <si>
     <t>Indica instalação de aparelhos de ginástica (academia) na Praça da Matriz</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/44/ind_04_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/44/ind_04_2017.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição de barracas de feirantes e que sejam disponibilizadas mediante comodato</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/45/ind_05_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/45/ind_05_2017.pdf</t>
   </si>
   <si>
     <t>Indica para que seja realizada a limpeza do terreno em que fica o CRAS no bairro Recanto dos 18.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/46/ind_06_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/46/ind_06_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a criação de um concurso para escolha do Hino Municipal de Ipiguá</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/47/ind_07_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/47/ind_07_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Presidente desta Casa, a demarcação / sinalização de uma vaga para estacionamento de automóveis de deficiente físico e idoso.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/48/ind_08_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/48/ind_08_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo a construção de lombada na Rua Formosa entre a Rua Santa Isabel com a Rua Eden Jorge Estevam, no município.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/49/ind_09_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/49/ind_09_2017.pdf</t>
   </si>
   <si>
     <t>INDICA A REFORMA DO MATA-BURRO DE MADEIRA SITUADO NA PROPRIEDADE DE CASSILDO PAZIANOTO, NA ESTRADA MUNICIPAL BARRA GRANDE QUE LIGA IPIGUÁ À MIRASSOLANDIA.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/50/ind_10_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/50/ind_10_2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PRESIDENTE DESTA CASA, A AQUISIÇÃO DE UM MASTRO COM A BANDEIRA NACIONAL A SER COLOCADO EM FRENTE AO PRÉDIO.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/51/ind_11_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/51/ind_11_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador JOÃO LICURGO espinha, no uso de suas legais e regimentais atribuições, em atenção à função constitucional de assessoramento ao Poder Executivo na administração do Município, que à Câmara Municipal é imposta, vem perante Vossa Excelência e seus Nobres Pares, apresentar esta INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Neusa Lino</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/59/ind_12_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/59/ind_12_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para fazer a instalação de caixa d'água no velório municipal</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/60/ind_13_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/60/ind_13_2017.pdf</t>
   </si>
   <si>
     <t>A Vereadora Neusa Lino de Oliveira Souza, SD, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais, indica ao Excelentíssimo Prefeito Municipal para fazer a poda de árvore ao redor do Estádio de Futebol municipal.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/61/ind_14_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/61/ind_14_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador RENATO PAZIANOTO, no uso de suas legais e regimentais atribuições, em atenção à função constitucional de assessoramento ao Poder Executivo na administração do Município, que à Câmara Municipal é imposta, vem perante Vossa Excelência e seus Nobres Pares, apresentar esta INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: _x000D_
 _x000D_
 - Demarcação de solo, disponibilizando vaga para deficiente físico.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/62/ind_15_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/62/ind_15_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador RENATO PAZIANOTO, no uso de suas legais e regimentais atribuições, em atenção à função constitucional de assessoramento ao Poder Executivo na administração do Município, que à Câmara Municipal é imposta, vem perante Vossa Excelência e seus Nobres Pares, apresentar esta INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: _x000D_
 _x000D_
 - Manutenção no trator marca Valtra 785, traçado.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/63/ind_16_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/63/ind_16_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de uma lombada na Rua São Luiz, quadra esta que fica entre as ruas Araguari e Siqueira Campos, no centro de Ipiguá</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/64/ind_17_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/64/ind_17_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador RENATO PAZIANOTO, no uso de suas legais e regimentais atribuições, em atenção à função constitucional de assessoramento ao Poder Executivo na administração do Município, que à Câmara Municipal é imposta, vem perante Vossa Excelência e seus Nobres Pares, apresentar esta INDICAÇÃO, com o objetivo de sugerir à Administração Municipal, a adoção da seguinte medida político administrativa de interesse da comunidade: - Demarcação de solo no bairro Jardim Jatobás.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/65/ind_18_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/65/ind_18_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a formação do Projeto de Lei para preservação e registro das nascentes e dos mananciais</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/66/ind_19_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/66/ind_19_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a revogação das Leis 260 e 261 de 2005, na criação do Fundo Municipal do Meio Ambiente e do CONDEMA- Conselho Municipal de Defesa do Meio Ambiente.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/67/ind_20_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/67/ind_20_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para construir uma cobertura em frente ao refeitorio da Escola Henrique Pereira dos Santos e uma despensa/deposito, que servirá para guarda de utensilios de cozinha e outros materiais.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/69/ind_21_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/69/ind_21_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais, indica ao Poder Executivo Municipal, a construção de uma a duas lombadas na Rua Siqueira Campos, nas quadras que fica sentido Residencial Fiorilli (novo CDHU) em direção ao Jardim São Paulo.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/70/ind_22_201707062018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/70/ind_22_201707062018.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a obrigatoriedade de uso de lâmpadas e luminárias de Dio Emissor de Luz- LED, em todos os órgãos da Administração Pública.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/71/ind_23_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/71/ind_23_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a construção de lombada na Rua Santa Isabel, entre os numeros 51 ao 61, no bairro José Fiorili</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/72/ind_24_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/72/ind_24_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a criação do Departamento de Cultura e a formação do Conselho e Fundo Municipal de Cultura no município.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/73/ind_25_201707062018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/73/ind_25_201707062018.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, reforma da ponte sobre o Córrego Barra Funda</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/74/ind_26_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/74/ind_26_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, para notificar os proprietários dos loteamentos e propriedades da Rua do Comercio, na entrada do município, próximo ao Jardim dos Jatobás para fazerem a pavimentação dos calçadas.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/75/ind_27_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/75/ind_27_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, para investir na construção de uma praça no residencial Fiorili</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/76/ind_28_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/76/ind_28_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação de um projeto pela secretaria de saúde e área social para atendimento de terapias alternativas de medicina antroposófica, acupuntura e fitoterápica.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/77/ind_29_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/77/ind_29_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para criar iniciativa de Leis de limpeza urbana seguida de Campanha Municipal com base na Lei Federal n.º 12.305/10- Politica Nacional de Residuos Sólidos.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/78/ind_30_201707.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/78/ind_30_201707.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a construção de uma alça de acesso (Rodovia Delcio Custódio da Silva), para atendimento dos moradores dos bairros Bacuri, Veneza, Santa Rosa e Recanto dos 18.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/79/ind_31_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/79/ind_31_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a aquisição de um cardioversor para saúde.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/80/ind_32_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/80/ind_32_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, a instalação de cameras de monitoramento na escola de ensino fundamental deste município.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/81/ind_33_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/81/ind_33_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo a coleta/limpeza dos resíduos sólidos nas caixas de passagem do emissário da rede de esgoto, localizados nos bairros São Francisco, Jd. Athenas e Jd. Jatobás.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/82/ind_35_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/82/ind_35_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo , incentivar e estruturar um ponto de atendimeno do BPP- Banco do Povo Paulista.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/83/ind_36_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/83/ind_36_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a adoção de medida político-administrativa de interesse da comunidade: Instalação de lixeiras de coletas seletivas na Praça da Matriz.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/84/ind_37_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/84/ind_37_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo medida político-administrativa em proceder com urgência a construção de uma lombada na Rua Barão de Limeira, entre os números 451 e 471, nesta cidade</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/85/ind_38_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/85/ind_38_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo a adoção de medida politico-administrativa em proceder a alteração da data de pagamento da conta de água/esgoto para o dia 10 de cada mês.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/86/ind_39_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/86/ind_39_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal para criar um mecanismo de telefonia 0800, celular ou telefone fixo para denúncias diversas na municipalidade.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/87/ind_40_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/87/ind_40_2017.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal a adoção de medida político-administrativa quanto a instalação de placa de proibido jogar lixo.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/88/ind_41_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/88/ind_41_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Presidente desta Casa de Leis, a criação da Escola Legislativa de Ipiguá - ELI</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/89/ind_42_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/89/ind_42_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a regularização do recolhimento do ISS conforme Lei Complementar 157/2016 do Governo Federal</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/90/ind_43_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/90/ind_43_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Presidente desta Casa de Leis, a criação da Câmara Cultural</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/91/ind_44_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/91/ind_44_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, em sugestão de criação de um espaço para abrigar cães que vivem em situação de abandono pelas ruas da cidade.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/92/ind_45_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/92/ind_45_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a adoção de medida político administrativa em proceder podas nas arvores existentes na lateral da Unidade Básica de Saúde, bem como, promover a instalação de iluminação nas suas adjacências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/93/ind_46_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/93/ind_46_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a realização de estudo para a divulgação de lista de espera de vagas para a nova creche municipal.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/94/ind_47_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/94/ind_47_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Presidente dessa Casa de Leis, um estudo para atualização da galeria de fotos dos Edis que passaram por esta Casa em mandatos passados.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/95/ind_50_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/95/ind_50_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a realização de um projeto de "Compostagem e Coleta seletiva de lixo" com recursos do Fundo Nacional de Meio Ambiente para o exercício de 2018.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2494,5530 +2515,5576 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/625/ind_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/626/ind_02_2025_ramos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/620/ind_03_2025_josue.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/621/ind_04_2025_emilio_mirim.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/629/ind_05_2025_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/630/ind_06_2025_jose_augusto_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/631/ind_07_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/632/ind_08_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/633/ind_09_2025_jesus.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/637/ind_10_2025_emilio_mirim.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/638/ind_11_2025_paulo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/639/ond_12_2025_josue.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/640/ind_13_2025_cristina.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/641/ind_14_2025_jesus.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/642/ind_15_2025_josue.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/643/ind_16_2025_josue.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/644/ind_17_2025_maria_jose.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/645/ind_18_2025_maria_jose.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/577/ind_01_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/583/ind_02_2024_donizete.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/584/ind_03_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/589/ind_04_2024_jesus.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/590/ind_05_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/591/ind_06_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/592/ind_07_2024_donizete.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/593/ind_08_2024_roni.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/596/ind_09_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/597/ind_10_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/598/ind_11_2024_cassiano_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/599/ind_12_2024_jesus_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/600/ind_13_2024_donizete_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/601/ind_14_2024_renato_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/602/ind_15_2024_jesus.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/603/ind_16_2024_marcio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/474/ind_01_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/475/ind_02_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/476/ind_03_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/486/ind_04_2023_paulo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/487/ind_05_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/488/ind_06_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/489/ind_07_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/496/ind_08_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/497/ind_09_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/504/ind_10_2023_donizete.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/505/ind_11_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/506/ind_12_cassiano.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/507/ind_13_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/508/ind_14_2023_roni.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/510/ind_15_todos_vereadores_3.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/511/ind_16_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/518/ind_17_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/519/ind_18_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/521/ind_19_cassiano.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/522/ind_20_roni.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/528/ind_21_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/529/ind_22_2023_donizete.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/531/ind_23_cassiano.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/532/ind_24_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/533/ind_26_roni.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/534/ind_26_roni.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/535/ind_27_roni.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/537/ind_28_cassiano.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/538/ind_29_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/543/ind_30_cassiano.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/544/ind_31_joao_l_espinha.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/548/ind_32_joao_l_espinha_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/549/ind_33_jose_augusto_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/550/ind_34_roni_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/551/ind_35_roni_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/553/ind_37_cassiano.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/554/ind_38_jesus.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/555/ind_39_roni.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/561/ind_40_joao_l_espinha.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/570/ind_41_jesus_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/571/ind_42_jesus_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/572/ind_43_2023_jesus_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/573/ind_44_2023_paulo_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/574/ind_45_2023_jose_augusto_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/313/ind_01_2022_cassiano.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/314/ind_02_2022_v_paulo_e_todos_demais.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/315/ind_03_2022_eneas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/343/ind_04_v_jesus.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/342/ind_05_cassiano.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/317/ind_6_cassiano.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/319/ind_7_cassiano.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/320/ind_8_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/344/ind_10_ver__renato.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/347/ind_12_donizete.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/348/ind_13_cassiano.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/411/ind_15_cassiano.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/412/ind_16_cassiano.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/413/ind_17_donizete.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/414/ind_18_cassiano_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/415/ind_19_donizete.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/416/ind_20_cassiano.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/427/ind_21_cassiano.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/420/ind_22_paulo_hino_mun.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/440/ind_23_todos_vers_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/461/ind_24_cassiano.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/247/ind_02_2021_jesus.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/255/ind_04_2021_donizete.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/256/req_05_2021_eneas.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/257/ind_06_jesus.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/258/ind_07_cassiano.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/261/ind_08_marcio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/262/ind_09_donizete.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/263/ind_10_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/264/ind_11_renato.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/265/ind_12_roni.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/266/ind_13_cassiano.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/267/ind_14_eneas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/268/ind_15_roni.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/269/ind_16_donizete.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/270/ind_17_donizete.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/272/ind_19_renato.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/273/ind_20_renato.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/274/ind_21_cassiano.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/275/ind_22_cassiano.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/281/ind_24_cassiano.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/282/ind_25_jesus.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/283/ind_26_cassiano.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/291/ind_28_jesus.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/292/ind_29_cassiano.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/293/ind_30_renato.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/297/ind_31_paulo_e_marcio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/298/ind_32_renato.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/299/ind_33_donizete.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/300/ind_34_cassiano.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/301/ind_35_marcio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/304/ind_36_ver_renato.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/213/ind_01_2020_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/214/ind_02_2020_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/220/indicacao-03-2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/221/indicacao-05-2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/222/indicacao-06-2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/230/ind_07_marcelo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/236/ind_08_marcelo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/237/ind_09_marcelo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/174/novo_documento_2019-03-25_19.49.37_20190327104540.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/173/novo_documento_2019-03-25_19.49.37_20190327104530.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/176/novo_documento_2019-03-28_11.33.18_20190403101603.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/177/novo_documento_2019-03-28_11.33.18_20190403101620.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/181/novo_documento_2019-04-08_19.39.51_20190429100321_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/182/novo_documento_2019-04-08_19.39.51_20190429100616.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/183/novo_documento_2019-04-08_19.39.51_20190429100732.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/187/ind_12_renato.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/188/ind_13_renato.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/199/ind_14_marcelo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/200/ind_15_marcelo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/3/ind_01_2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/4/ind_02_2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/5/ind_03_2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/6/ind_04_2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/53/ind_05_2018_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_06_disponibilizar_exames_medicos_em_pla_G30NsUT.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/96/indicacao_07_geraldo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/97/indicacao_08__cestas_basicas_para_servidores_com__UENUdo4.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/98/indicacao_09_espaco_arvore.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/99/indicacao_10__deda.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/105/ind_11_2018_marcelo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/1/ind_01_2017.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/42/ind_02_2017.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/43/ind_03_2017.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/44/ind_04_2017.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/45/ind_05_2017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/46/ind_06_2017.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/47/ind_07_2017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/48/ind_08_2017.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/49/ind_09_2017.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/50/ind_10_2017.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/51/ind_11_2017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/59/ind_12_2017.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/60/ind_13_2017.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/61/ind_14_2017.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/62/ind_15_2017.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/63/ind_16_2017.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/64/ind_17_2017.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/65/ind_18_2017.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/66/ind_19_2017.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/67/ind_20_2017.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/69/ind_21_2017.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/70/ind_22_201707062018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/71/ind_23_2017.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/72/ind_24_2017.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/73/ind_25_201707062018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/74/ind_26_2017.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/75/ind_27_2017.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/76/ind_28_2017.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/77/ind_29_2017.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/78/ind_30_201707.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/79/ind_31_2017.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/80/ind_32_2017.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/81/ind_33_2017.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/82/ind_35_2017.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/83/ind_36_2017.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/84/ind_37_2017.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/85/ind_38_2017.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/86/ind_39_2017.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/87/ind_40_2017.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/88/ind_41_2017.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/89/ind_42_2017.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/90/ind_43_2017.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/91/ind_44_2017.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/92/ind_45_2017.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/93/ind_46_2017.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/94/ind_47_2017.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/95/ind_50_2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2026/648/ind_01_2026_jesus.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2026/649/ind_02_2026_paulo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/625/ind_01_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/626/ind_02_2025_ramos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/620/ind_03_2025_josue.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/621/ind_04_2025_emilio_mirim.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/629/ind_05_2025_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/630/ind_06_2025_jose_augusto_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/631/ind_07_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/632/ind_08_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/633/ind_09_2025_jesus.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/637/ind_10_2025_emilio_mirim.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/638/ind_11_2025_paulo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/639/ond_12_2025_josue.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/640/ind_13_2025_cristina.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/641/ind_14_2025_jesus.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/642/ind_15_2025_josue.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/643/ind_16_2025_josue.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/644/ind_17_2025_maria_jose.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/645/ind_18_2025_maria_jose.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/577/ind_01_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/583/ind_02_2024_donizete.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/584/ind_03_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/589/ind_04_2024_jesus.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/590/ind_05_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/591/ind_06_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/592/ind_07_2024_donizete.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/593/ind_08_2024_roni.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/596/ind_09_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/597/ind_10_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/598/ind_11_2024_cassiano_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/599/ind_12_2024_jesus_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/600/ind_13_2024_donizete_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/601/ind_14_2024_renato_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/602/ind_15_2024_jesus.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/603/ind_16_2024_marcio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/474/ind_01_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/475/ind_02_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/476/ind_03_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/486/ind_04_2023_paulo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/487/ind_05_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/488/ind_06_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/489/ind_07_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/496/ind_08_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/497/ind_09_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/504/ind_10_2023_donizete.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/505/ind_11_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/506/ind_12_cassiano.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/507/ind_13_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/508/ind_14_2023_roni.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/510/ind_15_todos_vereadores_3.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/511/ind_16_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/518/ind_17_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/519/ind_18_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/521/ind_19_cassiano.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/522/ind_20_roni.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/528/ind_21_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/529/ind_22_2023_donizete.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/531/ind_23_cassiano.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/532/ind_24_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/533/ind_26_roni.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/534/ind_26_roni.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/535/ind_27_roni.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/537/ind_28_cassiano.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/538/ind_29_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/543/ind_30_cassiano.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/544/ind_31_joao_l_espinha.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/548/ind_32_joao_l_espinha_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/549/ind_33_jose_augusto_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/550/ind_34_roni_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/551/ind_35_roni_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/553/ind_37_cassiano.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/554/ind_38_jesus.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/555/ind_39_roni.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/561/ind_40_joao_l_espinha.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/570/ind_41_jesus_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/571/ind_42_jesus_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/572/ind_43_2023_jesus_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/573/ind_44_2023_paulo_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/574/ind_45_2023_jose_augusto_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/313/ind_01_2022_cassiano.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/314/ind_02_2022_v_paulo_e_todos_demais.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/315/ind_03_2022_eneas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/343/ind_04_v_jesus.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/342/ind_05_cassiano.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/317/ind_6_cassiano.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/319/ind_7_cassiano.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/320/ind_8_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/344/ind_10_ver__renato.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/347/ind_12_donizete.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/348/ind_13_cassiano.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/411/ind_15_cassiano.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/412/ind_16_cassiano.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/413/ind_17_donizete.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/414/ind_18_cassiano_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/415/ind_19_donizete.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/416/ind_20_cassiano.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/427/ind_21_cassiano.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/420/ind_22_paulo_hino_mun.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/440/ind_23_todos_vers_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/461/ind_24_cassiano.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/247/ind_02_2021_jesus.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/255/ind_04_2021_donizete.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/256/req_05_2021_eneas.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/257/ind_06_jesus.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/258/ind_07_cassiano.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/261/ind_08_marcio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/262/ind_09_donizete.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/263/ind_10_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/264/ind_11_renato.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/265/ind_12_roni.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/266/ind_13_cassiano.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/267/ind_14_eneas.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/268/ind_15_roni.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/269/ind_16_donizete.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/270/ind_17_donizete.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/272/ind_19_renato.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/273/ind_20_renato.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/274/ind_21_cassiano.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/275/ind_22_cassiano.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/281/ind_24_cassiano.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/282/ind_25_jesus.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/283/ind_26_cassiano.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/291/ind_28_jesus.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/292/ind_29_cassiano.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/293/ind_30_renato.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/297/ind_31_paulo_e_marcio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/298/ind_32_renato.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/299/ind_33_donizete.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/300/ind_34_cassiano.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/301/ind_35_marcio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/304/ind_36_ver_renato.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/213/ind_01_2020_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/214/ind_02_2020_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/220/indicacao-03-2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/221/indicacao-05-2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/222/indicacao-06-2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/230/ind_07_marcelo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/236/ind_08_marcelo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/237/ind_09_marcelo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/174/novo_documento_2019-03-25_19.49.37_20190327104540.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/173/novo_documento_2019-03-25_19.49.37_20190327104530.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/176/novo_documento_2019-03-28_11.33.18_20190403101603.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/177/novo_documento_2019-03-28_11.33.18_20190403101620.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/181/novo_documento_2019-04-08_19.39.51_20190429100321_1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/182/novo_documento_2019-04-08_19.39.51_20190429100616.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/183/novo_documento_2019-04-08_19.39.51_20190429100732.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/187/ind_12_renato.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/188/ind_13_renato.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/199/ind_14_marcelo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/200/ind_15_marcelo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/3/ind_01_2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/4/ind_02_2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/5/ind_03_2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/6/ind_04_2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/53/ind_05_2018_.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_06_disponibilizar_exames_medicos_em_pla_G30NsUT.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/96/indicacao_07_geraldo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/97/indicacao_08__cestas_basicas_para_servidores_com__UENUdo4.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/98/indicacao_09_espaco_arvore.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/99/indicacao_10__deda.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/105/ind_11_2018_marcelo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/1/ind_01_2017.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/42/ind_02_2017.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/43/ind_03_2017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/44/ind_04_2017.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/45/ind_05_2017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/46/ind_06_2017.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/47/ind_07_2017.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/48/ind_08_2017.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/49/ind_09_2017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/50/ind_10_2017.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/51/ind_11_2017.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/59/ind_12_2017.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/60/ind_13_2017.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/61/ind_14_2017.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/62/ind_15_2017.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/63/ind_16_2017.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/64/ind_17_2017.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/65/ind_18_2017.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/66/ind_19_2017.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/67/ind_20_2017.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/69/ind_21_2017.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/70/ind_22_201707062018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/71/ind_23_2017.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/72/ind_24_2017.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/73/ind_25_201707062018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/74/ind_26_2017.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/75/ind_27_2017.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/76/ind_28_2017.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/77/ind_29_2017.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/78/ind_30_201707.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/79/ind_31_2017.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/80/ind_32_2017.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/81/ind_33_2017.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/82/ind_35_2017.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/83/ind_36_2017.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/84/ind_37_2017.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/85/ind_38_2017.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/86/ind_39_2017.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/87/ind_40_2017.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/88/ind_41_2017.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/89/ind_42_2017.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/90/ind_43_2017.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/91/ind_44_2017.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/92/ind_45_2017.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/93/ind_46_2017.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/94/ind_47_2017.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/95/ind_50_2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H215"/>
+  <dimension ref="A1:H217"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="H2" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...5 lines deleted...]
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
         <v>20</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D5" t="s">
-[...5 lines deleted...]
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" t="s">
         <v>28</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D6" t="s">
-[...5 lines deleted...]
-      <c r="F6" t="s">
+      <c r="H6" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="H7" t="s">
         <v>34</v>
-      </c>
-[...13 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
         <v>37</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D8" t="s">
-[...5 lines deleted...]
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" t="s">
         <v>41</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>37</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D9" t="s">
-[...5 lines deleted...]
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" t="s">
         <v>45</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D10" t="s">
-[...5 lines deleted...]
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" t="s">
         <v>49</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="D11" t="s">
-[...5 lines deleted...]
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D12" t="s">
-[...5 lines deleted...]
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" t="s">
         <v>57</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="D13" t="s">
-[...5 lines deleted...]
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" t="s">
         <v>61</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D14" t="s">
-[...5 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" t="s">
         <v>65</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D15" t="s">
-[...5 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" t="s">
         <v>69</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D16" t="s">
-[...5 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" t="s">
         <v>73</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D17" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" t="s">
         <v>77</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D18" t="s">
-[...5 lines deleted...]
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" t="s">
         <v>81</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="D19" t="s">
-[...5 lines deleted...]
-      <c r="G19" s="1" t="s">
+      <c r="H19" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" t="s">
         <v>85</v>
       </c>
-      <c r="B20" t="s">
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="C20" t="s">
-[...8 lines deleted...]
-      <c r="F20" t="s">
+      <c r="H20" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" t="s">
+        <v>89</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B21" t="s">
-[...11 lines deleted...]
-      <c r="F21" t="s">
+      <c r="H21" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>93</v>
+      </c>
+      <c r="C22" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
         <v>94</v>
-      </c>
-[...13 lines deleted...]
-        <v>87</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>95</v>
       </c>
       <c r="H22" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>97</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C23" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>98</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>99</v>
       </c>
       <c r="H23" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>101</v>
       </c>
       <c r="B24" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C24" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
+        <v>94</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" t="s">
+        <v>93</v>
+      </c>
+      <c r="C25" t="s">
+        <v>32</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
         <v>105</v>
-      </c>
-[...13 lines deleted...]
-        <v>102</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>106</v>
       </c>
       <c r="H25" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>108</v>
       </c>
       <c r="B26" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B27" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C27" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H27" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>115</v>
       </c>
       <c r="B28" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C28" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>116</v>
       </c>
       <c r="H28" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>118</v>
       </c>
       <c r="B29" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C29" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>87</v>
+        <v>119</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H29" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B30" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C30" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C31" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C32" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B33" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C33" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="H33" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B34" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C34" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>98</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H34" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B35" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C35" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>137</v>
+        <v>109</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H35" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>140</v>
       </c>
       <c r="B36" t="s">
+        <v>93</v>
+      </c>
+      <c r="C36" t="s">
+        <v>77</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>105</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="C36" t="s">
-[...8 lines deleted...]
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>143</v>
+      </c>
+      <c r="B37" t="s">
+        <v>93</v>
+      </c>
+      <c r="C37" t="s">
+        <v>81</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
         <v>144</v>
-      </c>
-[...10 lines deleted...]
-        <v>12</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>145</v>
       </c>
       <c r="H37" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>147</v>
       </c>
       <c r="B38" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="C38" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H38" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B39" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="C39" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="H39" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B40" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="C40" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
-      <c r="F40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="H40" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B41" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="C41" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H41" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B42" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
+      <c r="F42" t="s">
+        <v>94</v>
+      </c>
       <c r="G42" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="H42" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B43" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="C43" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="H43" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B44" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="C44" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H44" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B45" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="C45" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H45" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B46" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="C46" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H46" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B47" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="C47" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="H47" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B48" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="C48" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="H48" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B49" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="C49" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H49" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B50" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="C50" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="H50" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B51" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="C51" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="H51" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B52" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="C52" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H52" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B53" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="C53" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H53" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B54" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="C54" t="s">
-        <v>196</v>
+        <v>85</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>197</v>
       </c>
       <c r="H54" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>199</v>
       </c>
       <c r="B55" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="C55" t="s">
+        <v>89</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="D55" t="s">
-[...5 lines deleted...]
-      <c r="G55" s="1" t="s">
+      <c r="H55" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>202</v>
+      </c>
+      <c r="B56" t="s">
+        <v>148</v>
+      </c>
+      <c r="C56" t="s">
         <v>203</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="D56" t="s">
-[...8 lines deleted...]
-      <c r="G56" s="1" t="s">
+      <c r="H56" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>206</v>
+      </c>
+      <c r="B57" t="s">
+        <v>148</v>
+      </c>
+      <c r="C57" t="s">
         <v>207</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="D57" t="s">
-[...8 lines deleted...]
-      <c r="G57" s="1" t="s">
+      <c r="H57" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>210</v>
+      </c>
+      <c r="B58" t="s">
+        <v>148</v>
+      </c>
+      <c r="C58" t="s">
         <v>211</v>
       </c>
-      <c r="B58" t="s">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>94</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="D58" t="s">
-[...8 lines deleted...]
-      <c r="G58" s="1" t="s">
+      <c r="H58" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>214</v>
+      </c>
+      <c r="B59" t="s">
+        <v>148</v>
+      </c>
+      <c r="C59" t="s">
         <v>215</v>
       </c>
-      <c r="B59" t="s">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>98</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="D59" t="s">
-[...8 lines deleted...]
-      <c r="G59" s="1" t="s">
+      <c r="H59" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>218</v>
+      </c>
+      <c r="B60" t="s">
+        <v>148</v>
+      </c>
+      <c r="C60" t="s">
         <v>219</v>
       </c>
-      <c r="B60" t="s">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>94</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="D60" t="s">
-[...8 lines deleted...]
-      <c r="G60" s="1" t="s">
+      <c r="H60" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>222</v>
+      </c>
+      <c r="B61" t="s">
+        <v>148</v>
+      </c>
+      <c r="C61" t="s">
         <v>223</v>
       </c>
-      <c r="B61" t="s">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>37</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="D61" t="s">
-[...8 lines deleted...]
-      <c r="G61" s="1" t="s">
+      <c r="H61" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>226</v>
+      </c>
+      <c r="B62" t="s">
+        <v>148</v>
+      </c>
+      <c r="C62" t="s">
         <v>227</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>119</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="D62" t="s">
-[...8 lines deleted...]
-      <c r="G62" s="1" t="s">
+      <c r="H62" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>230</v>
+      </c>
+      <c r="B63" t="s">
+        <v>148</v>
+      </c>
+      <c r="C63" t="s">
         <v>231</v>
       </c>
-      <c r="B63" t="s">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>119</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="D63" t="s">
-[...8 lines deleted...]
-      <c r="G63" s="1" t="s">
+      <c r="H63" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>234</v>
+      </c>
+      <c r="B64" t="s">
+        <v>148</v>
+      </c>
+      <c r="C64" t="s">
         <v>235</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>119</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="D64" t="s">
-[...8 lines deleted...]
-      <c r="G64" s="1" t="s">
+      <c r="H64" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>238</v>
+      </c>
+      <c r="B65" t="s">
+        <v>148</v>
+      </c>
+      <c r="C65" t="s">
         <v>239</v>
       </c>
-      <c r="B65" t="s">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>94</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="D65" t="s">
-[...8 lines deleted...]
-      <c r="G65" s="1" t="s">
+      <c r="H65" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>242</v>
+      </c>
+      <c r="B66" t="s">
+        <v>148</v>
+      </c>
+      <c r="C66" t="s">
         <v>243</v>
       </c>
-      <c r="B66" t="s">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>94</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="D66" t="s">
-[...5 lines deleted...]
-      <c r="G66" s="1" t="s">
+      <c r="H66" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>246</v>
+      </c>
+      <c r="B67" t="s">
+        <v>148</v>
+      </c>
+      <c r="C67" t="s">
         <v>247</v>
       </c>
-      <c r="B67" t="s">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>94</v>
+      </c>
+      <c r="G67" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="D67" t="s">
-[...5 lines deleted...]
-      <c r="G67" s="1" t="s">
+      <c r="H67" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>250</v>
+      </c>
+      <c r="B68" t="s">
+        <v>148</v>
+      </c>
+      <c r="C68" t="s">
         <v>251</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="D68" t="s">
-[...5 lines deleted...]
-      <c r="G68" s="1" t="s">
+      <c r="H68" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>254</v>
+      </c>
+      <c r="B69" t="s">
+        <v>148</v>
+      </c>
+      <c r="C69" t="s">
         <v>255</v>
       </c>
-      <c r="B69" t="s">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="G69" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="D69" t="s">
-[...8 lines deleted...]
-      <c r="G69" s="1" t="s">
+      <c r="H69" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>258</v>
+      </c>
+      <c r="B70" t="s">
+        <v>148</v>
+      </c>
+      <c r="C70" t="s">
         <v>259</v>
       </c>
-      <c r="B70" t="s">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="D70" t="s">
-[...8 lines deleted...]
-      <c r="G70" s="1" t="s">
+      <c r="H70" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>262</v>
+      </c>
+      <c r="B71" t="s">
+        <v>148</v>
+      </c>
+      <c r="C71" t="s">
         <v>263</v>
       </c>
-      <c r="B71" t="s">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>119</v>
+      </c>
+      <c r="G71" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="D71" t="s">
-[...8 lines deleted...]
-      <c r="G71" s="1" t="s">
+      <c r="H71" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>266</v>
+      </c>
+      <c r="B72" t="s">
+        <v>148</v>
+      </c>
+      <c r="C72" t="s">
         <v>267</v>
       </c>
-      <c r="B72" t="s">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>119</v>
+      </c>
+      <c r="G72" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="D72" t="s">
-[...8 lines deleted...]
-      <c r="G72" s="1" t="s">
+      <c r="H72" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>270</v>
+      </c>
+      <c r="B73" t="s">
+        <v>148</v>
+      </c>
+      <c r="C73" t="s">
         <v>271</v>
       </c>
-      <c r="B73" t="s">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>94</v>
+      </c>
+      <c r="G73" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="D73" t="s">
-[...8 lines deleted...]
-      <c r="G73" s="1" t="s">
+      <c r="H73" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>274</v>
+      </c>
+      <c r="B74" t="s">
+        <v>148</v>
+      </c>
+      <c r="C74" t="s">
         <v>275</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>105</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="D74" t="s">
-[...5 lines deleted...]
-      <c r="G74" s="1" t="s">
+      <c r="H74" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>278</v>
+      </c>
+      <c r="B75" t="s">
+        <v>148</v>
+      </c>
+      <c r="C75" t="s">
         <v>279</v>
       </c>
-      <c r="B75" t="s">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>119</v>
+      </c>
+      <c r="G75" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="D75" t="s">
-[...8 lines deleted...]
-      <c r="G75" s="1" t="s">
+      <c r="H75" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>282</v>
+      </c>
+      <c r="B76" t="s">
+        <v>148</v>
+      </c>
+      <c r="C76" t="s">
         <v>283</v>
       </c>
-      <c r="B76" t="s">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="G76" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="D76" t="s">
-[...8 lines deleted...]
-      <c r="G76" s="1" t="s">
+      <c r="H76" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>286</v>
+      </c>
+      <c r="B77" t="s">
+        <v>148</v>
+      </c>
+      <c r="C77" t="s">
         <v>287</v>
       </c>
-      <c r="B77" t="s">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>105</v>
+      </c>
+      <c r="G77" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="D77" t="s">
-[...8 lines deleted...]
-      <c r="G77" s="1" t="s">
+      <c r="H77" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>290</v>
+      </c>
+      <c r="B78" t="s">
+        <v>148</v>
+      </c>
+      <c r="C78" t="s">
         <v>291</v>
       </c>
-      <c r="B78" t="s">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>105</v>
+      </c>
+      <c r="G78" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="D78" t="s">
-[...8 lines deleted...]
-      <c r="G78" s="1" t="s">
+      <c r="H78" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>294</v>
+      </c>
+      <c r="B79" t="s">
+        <v>148</v>
+      </c>
+      <c r="C79" t="s">
         <v>295</v>
       </c>
-      <c r="B79" t="s">
-[...2 lines deleted...]
-      <c r="C79" t="s">
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>105</v>
+      </c>
+      <c r="G79" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="D79" t="s">
-[...8 lines deleted...]
-      <c r="G79" s="1" t="s">
+      <c r="H79" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>298</v>
+      </c>
+      <c r="B80" t="s">
+        <v>148</v>
+      </c>
+      <c r="C80" t="s">
         <v>299</v>
       </c>
-      <c r="B80" t="s">
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>21</v>
+      </c>
+      <c r="G80" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="C80" t="s">
-[...11 lines deleted...]
-      <c r="G80" s="1" t="s">
+      <c r="H80" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>302</v>
+      </c>
+      <c r="B81" t="s">
+        <v>148</v>
+      </c>
+      <c r="C81" t="s">
         <v>303</v>
       </c>
-      <c r="B81" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>304</v>
       </c>
       <c r="H81" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>306</v>
       </c>
       <c r="B82" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C82" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>307</v>
+        <v>94</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>308</v>
       </c>
       <c r="H82" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>310</v>
       </c>
       <c r="B83" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C83" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>98</v>
+        <v>21</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>311</v>
       </c>
       <c r="H83" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>313</v>
       </c>
       <c r="B84" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C84" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>87</v>
+        <v>314</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="H84" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B85" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C85" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="H85" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B86" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C86" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H86" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B87" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C87" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>30</v>
+        <v>94</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="H87" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B88" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C88" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="H88" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B89" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C89" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>112</v>
+        <v>37</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="H89" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B90" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C90" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="H90" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B91" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C91" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>87</v>
+        <v>119</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="H91" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B92" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C92" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="H92" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B93" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C93" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="H93" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B94" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C94" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="H94" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B95" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C95" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="H95" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B96" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C96" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="H96" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B97" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C97" t="s">
-        <v>196</v>
+        <v>85</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H97" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B98" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C98" t="s">
-        <v>200</v>
+        <v>89</v>
       </c>
       <c r="D98" t="s">
         <v>11</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="H98" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B99" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C99" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D99" t="s">
         <v>11</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="H99" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B100" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C100" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>13</v>
+        <v>94</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="H100" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B101" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C101" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
+      <c r="F101" t="s">
+        <v>94</v>
+      </c>
       <c r="G101" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="H101" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B102" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C102" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="H102" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B103" t="s">
-        <v>370</v>
+        <v>307</v>
       </c>
       <c r="C103" t="s">
-        <v>10</v>
+        <v>219</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
-      <c r="F103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G103" s="1" t="s">
-        <v>329</v>
+        <v>371</v>
       </c>
       <c r="H103" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B104" t="s">
-        <v>370</v>
+        <v>307</v>
       </c>
       <c r="C104" t="s">
-        <v>17</v>
+        <v>223</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="H104" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B105" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C105" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
         <v>21</v>
       </c>
-      <c r="D105" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G105" s="1" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="H105" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>379</v>
+      </c>
+      <c r="B106" t="s">
         <v>377</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D106" t="s">
         <v>11</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="H106" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="B107" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C107" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D107" t="s">
         <v>11</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>381</v>
+        <v>336</v>
       </c>
       <c r="H107" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B108" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C108" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
         <v>98</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="H108" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B109" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C109" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="H109" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B110" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C110" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D110" t="s">
         <v>11</v>
       </c>
       <c r="E110" t="s">
         <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="H110" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B111" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C111" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D111" t="s">
         <v>11</v>
       </c>
       <c r="E111" t="s">
         <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="H111" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B112" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C112" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D112" t="s">
         <v>11</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>30</v>
+        <v>144</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="H112" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B113" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C113" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D113" t="s">
         <v>11</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="H113" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B114" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C114" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D114" t="s">
         <v>11</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>112</v>
+        <v>37</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="H114" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B115" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C115" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="H115" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B116" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C116" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D116" t="s">
         <v>11</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>307</v>
+        <v>119</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="H116" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B117" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C117" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="H117" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B118" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C118" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D118" t="s">
         <v>11</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>91</v>
+        <v>314</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="H118" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B119" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C119" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D119" t="s">
         <v>11</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>91</v>
+        <v>119</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="H119" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B120" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C120" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D120" t="s">
         <v>11</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>329</v>
+        <v>421</v>
       </c>
       <c r="H120" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B121" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C121" t="s">
-        <v>196</v>
+        <v>85</v>
       </c>
       <c r="D121" t="s">
         <v>11</v>
       </c>
       <c r="E121" t="s">
         <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="H121" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B122" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C122" t="s">
-        <v>200</v>
+        <v>89</v>
       </c>
       <c r="D122" t="s">
         <v>11</v>
       </c>
       <c r="E122" t="s">
         <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>425</v>
+        <v>336</v>
       </c>
       <c r="H122" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B123" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C123" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D123" t="s">
         <v>11</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="H123" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B124" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C124" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D124" t="s">
         <v>11</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="H124" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B125" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C125" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D125" t="s">
         <v>11</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>329</v>
+        <v>435</v>
       </c>
       <c r="H125" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B126" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C126" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D126" t="s">
         <v>11</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="H126" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="B127" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C127" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D127" t="s">
         <v>11</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>439</v>
+        <v>336</v>
       </c>
       <c r="H127" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B128" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C128" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D128" t="s">
         <v>11</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="H128" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B129" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C129" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D129" t="s">
         <v>11</v>
       </c>
       <c r="E129" t="s">
         <v>12</v>
       </c>
       <c r="F129" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>329</v>
+        <v>446</v>
       </c>
       <c r="H129" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B130" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C130" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D130" t="s">
         <v>11</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="H130" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B131" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C131" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D131" t="s">
         <v>11</v>
       </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>450</v>
+        <v>336</v>
       </c>
       <c r="H131" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B132" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C132" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D132" t="s">
         <v>11</v>
       </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="H132" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B133" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C133" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D133" t="s">
         <v>11</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
       <c r="F133" t="s">
-        <v>137</v>
+        <v>94</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="H133" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B134" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C134" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D134" t="s">
         <v>11</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="H134" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B135" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C135" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D135" t="s">
         <v>11</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>91</v>
+        <v>144</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="H135" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B136" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C136" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D136" t="s">
         <v>11</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="H136" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B137" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C137" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D137" t="s">
         <v>11</v>
       </c>
       <c r="E137" t="s">
         <v>12</v>
       </c>
       <c r="F137" t="s">
-        <v>137</v>
+        <v>98</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="H137" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B138" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C138" t="s">
-        <v>471</v>
+        <v>263</v>
       </c>
       <c r="D138" t="s">
         <v>11</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>472</v>
       </c>
       <c r="H138" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>474</v>
       </c>
       <c r="B139" t="s">
+        <v>377</v>
+      </c>
+      <c r="C139" t="s">
+        <v>267</v>
+      </c>
+      <c r="D139" t="s">
+        <v>11</v>
+      </c>
+      <c r="E139" t="s">
+        <v>12</v>
+      </c>
+      <c r="F139" t="s">
+        <v>144</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>475</v>
       </c>
-      <c r="C139" t="s">
-[...11 lines deleted...]
-      <c r="G139" s="1" t="s">
+      <c r="H139" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>477</v>
+      </c>
+      <c r="B140" t="s">
+        <v>377</v>
+      </c>
+      <c r="C140" t="s">
         <v>478</v>
       </c>
-      <c r="B140" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D140" t="s">
         <v>11</v>
       </c>
       <c r="E140" t="s">
         <v>12</v>
       </c>
       <c r="F140" t="s">
+        <v>109</v>
+      </c>
+      <c r="G140" s="1" t="s">
         <v>479</v>
       </c>
-      <c r="G140" s="1" t="s">
+      <c r="H140" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
+        <v>481</v>
+      </c>
+      <c r="B141" t="s">
         <v>482</v>
       </c>
-      <c r="B141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C141" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D141" t="s">
         <v>11</v>
       </c>
       <c r="E141" t="s">
         <v>12</v>
       </c>
       <c r="F141" t="s">
+        <v>37</v>
+      </c>
+      <c r="G141" s="1" t="s">
         <v>483</v>
       </c>
-      <c r="G141" s="1" t="s">
+      <c r="H141" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
+        <v>485</v>
+      </c>
+      <c r="B142" t="s">
+        <v>482</v>
+      </c>
+      <c r="C142" t="s">
+        <v>16</v>
+      </c>
+      <c r="D142" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" t="s">
+        <v>12</v>
+      </c>
+      <c r="F142" t="s">
         <v>486</v>
-      </c>
-[...13 lines deleted...]
-        <v>483</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>487</v>
       </c>
       <c r="H142" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>489</v>
       </c>
       <c r="B143" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="C143" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D143" t="s">
         <v>11</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
       <c r="F143" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="H143" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B144" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="C144" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D144" t="s">
         <v>11</v>
       </c>
       <c r="E144" t="s">
         <v>12</v>
       </c>
       <c r="F144" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="H144" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B145" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="C145" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D145" t="s">
         <v>11</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="H145" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B146" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="C146" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D146" t="s">
         <v>11</v>
       </c>
       <c r="E146" t="s">
         <v>12</v>
       </c>
       <c r="F146" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="H146" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B147" t="s">
-        <v>502</v>
+        <v>482</v>
       </c>
       <c r="C147" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D147" t="s">
         <v>11</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
       <c r="F147" t="s">
+        <v>490</v>
+      </c>
+      <c r="G147" s="1" t="s">
         <v>503</v>
       </c>
-      <c r="G147" s="1" t="s">
+      <c r="H147" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>505</v>
+      </c>
+      <c r="B148" t="s">
+        <v>482</v>
+      </c>
+      <c r="C148" t="s">
+        <v>53</v>
+      </c>
+      <c r="D148" t="s">
+        <v>11</v>
+      </c>
+      <c r="E148" t="s">
+        <v>12</v>
+      </c>
+      <c r="F148" t="s">
+        <v>490</v>
+      </c>
+      <c r="G148" s="1" t="s">
         <v>506</v>
       </c>
-      <c r="B148" t="s">
-[...11 lines deleted...]
-      <c r="G148" s="1" t="s">
+      <c r="H148" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
+        <v>508</v>
+      </c>
+      <c r="B149" t="s">
         <v>509</v>
       </c>
-      <c r="B149" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C149" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D149" t="s">
         <v>11</v>
       </c>
       <c r="E149" t="s">
         <v>12</v>
       </c>
       <c r="F149" t="s">
-        <v>483</v>
+        <v>510</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="H149" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B150" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="C150" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D150" t="s">
         <v>11</v>
       </c>
       <c r="E150" t="s">
         <v>12</v>
       </c>
-      <c r="F150" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G150" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="H150" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B151" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="C151" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D151" t="s">
         <v>11</v>
       </c>
       <c r="E151" t="s">
         <v>12</v>
       </c>
       <c r="F151" t="s">
-        <v>516</v>
+        <v>490</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>517</v>
       </c>
       <c r="H151" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>519</v>
       </c>
       <c r="B152" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="C152" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D152" t="s">
         <v>11</v>
       </c>
       <c r="E152" t="s">
         <v>12</v>
       </c>
       <c r="F152" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>520</v>
       </c>
       <c r="H152" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>522</v>
       </c>
       <c r="B153" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="C153" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D153" t="s">
         <v>11</v>
       </c>
       <c r="E153" t="s">
         <v>12</v>
       </c>
       <c r="F153" t="s">
-        <v>503</v>
+        <v>523</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="H153" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B154" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="C154" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="D154" t="s">
         <v>11</v>
       </c>
       <c r="E154" t="s">
         <v>12</v>
       </c>
       <c r="F154" t="s">
-        <v>102</v>
+        <v>510</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="H154" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B155" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="C155" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="D155" t="s">
         <v>11</v>
       </c>
       <c r="E155" t="s">
         <v>12</v>
       </c>
       <c r="F155" t="s">
-        <v>102</v>
+        <v>510</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="H155" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="B156" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="C156" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D156" t="s">
         <v>11</v>
       </c>
       <c r="E156" t="s">
         <v>12</v>
       </c>
       <c r="F156" t="s">
-        <v>483</v>
+        <v>109</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="H156" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="B157" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="C157" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D157" t="s">
         <v>11</v>
       </c>
       <c r="E157" t="s">
         <v>12</v>
       </c>
       <c r="F157" t="s">
-        <v>483</v>
+        <v>109</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="H157" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>21</v>
+        <v>537</v>
       </c>
       <c r="B158" t="s">
+        <v>509</v>
+      </c>
+      <c r="C158" t="s">
+        <v>73</v>
+      </c>
+      <c r="D158" t="s">
+        <v>11</v>
+      </c>
+      <c r="E158" t="s">
+        <v>12</v>
+      </c>
+      <c r="F158" t="s">
+        <v>490</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H158" t="s">
         <v>534</v>
-      </c>
-[...16 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>25</v>
+        <v>539</v>
       </c>
       <c r="B159" t="s">
+        <v>509</v>
+      </c>
+      <c r="C159" t="s">
+        <v>77</v>
+      </c>
+      <c r="D159" t="s">
+        <v>11</v>
+      </c>
+      <c r="E159" t="s">
+        <v>12</v>
+      </c>
+      <c r="F159" t="s">
+        <v>490</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H159" t="s">
         <v>534</v>
-      </c>
-[...16 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B160" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="C160" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D160" t="s">
         <v>11</v>
       </c>
       <c r="E160" t="s">
         <v>12</v>
       </c>
       <c r="F160" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="H160" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B161" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="C161" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D161" t="s">
         <v>11</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
       <c r="F161" t="s">
-        <v>483</v>
+        <v>109</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="H161" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>543</v>
+        <v>36</v>
       </c>
       <c r="B162" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="C162" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D162" t="s">
         <v>11</v>
       </c>
       <c r="E162" t="s">
         <v>12</v>
       </c>
+      <c r="F162" t="s">
+        <v>490</v>
+      </c>
       <c r="G162" s="1" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="H162" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>546</v>
+        <v>41</v>
       </c>
       <c r="B163" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="C163" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D163" t="s">
         <v>11</v>
       </c>
       <c r="E163" t="s">
         <v>12</v>
       </c>
       <c r="F163" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H163" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B164" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="C164" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D164" t="s">
         <v>11</v>
       </c>
       <c r="E164" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>551</v>
       </c>
       <c r="H164" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>553</v>
       </c>
       <c r="B165" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="C165" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D165" t="s">
         <v>11</v>
       </c>
       <c r="E165" t="s">
         <v>12</v>
       </c>
       <c r="F165" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>554</v>
       </c>
       <c r="H165" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>556</v>
       </c>
       <c r="B166" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="C166" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D166" t="s">
         <v>11</v>
       </c>
       <c r="E166" t="s">
         <v>12</v>
       </c>
       <c r="F166" t="s">
-        <v>483</v>
+        <v>557</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="H166" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B167" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="C167" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D167" t="s">
         <v>11</v>
       </c>
       <c r="E167" t="s">
         <v>12</v>
       </c>
       <c r="F167" t="s">
-        <v>479</v>
+        <v>490</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H167" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="B168" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="C168" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D168" t="s">
         <v>11</v>
       </c>
       <c r="E168" t="s">
         <v>12</v>
       </c>
       <c r="F168" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="H168" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>10</v>
+        <v>566</v>
       </c>
       <c r="B169" t="s">
-        <v>565</v>
+        <v>541</v>
       </c>
       <c r="C169" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D169" t="s">
         <v>11</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
-        <v>102</v>
+        <v>486</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="H169" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>284</v>
+        <v>569</v>
       </c>
       <c r="B170" t="s">
-        <v>565</v>
+        <v>541</v>
       </c>
       <c r="C170" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="D170" t="s">
         <v>11</v>
       </c>
       <c r="E170" t="s">
         <v>12</v>
       </c>
       <c r="F170" t="s">
-        <v>102</v>
+        <v>490</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="H170" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>288</v>
+        <v>10</v>
       </c>
       <c r="B171" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C171" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D171" t="s">
         <v>11</v>
       </c>
       <c r="E171" t="s">
         <v>12</v>
       </c>
       <c r="F171" t="s">
-        <v>30</v>
+        <v>109</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="H171" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B172" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C172" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D172" t="s">
         <v>11</v>
       </c>
       <c r="E172" t="s">
         <v>12</v>
       </c>
       <c r="F172" t="s">
-        <v>503</v>
+        <v>109</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="H172" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B173" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C173" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D173" t="s">
         <v>11</v>
       </c>
       <c r="E173" t="s">
         <v>12</v>
       </c>
       <c r="F173" t="s">
-        <v>102</v>
+        <v>37</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="H173" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>576</v>
+        <v>299</v>
       </c>
       <c r="B174" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C174" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D174" t="s">
         <v>11</v>
       </c>
       <c r="E174" t="s">
         <v>12</v>
       </c>
       <c r="F174" t="s">
-        <v>483</v>
+        <v>510</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="H174" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>579</v>
+        <v>303</v>
       </c>
       <c r="B175" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C175" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D175" t="s">
         <v>11</v>
       </c>
       <c r="E175" t="s">
         <v>12</v>
       </c>
       <c r="F175" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="H175" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="B176" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C176" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D176" t="s">
         <v>11</v>
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
       <c r="F176" t="s">
-        <v>102</v>
+        <v>490</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="H176" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="B177" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C177" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D177" t="s">
         <v>11</v>
       </c>
       <c r="E177" t="s">
         <v>12</v>
       </c>
       <c r="F177" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="H177" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="B178" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C178" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D178" t="s">
         <v>11</v>
       </c>
       <c r="E178" t="s">
         <v>12</v>
       </c>
       <c r="F178" t="s">
-        <v>483</v>
+        <v>109</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="H178" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B179" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C179" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D179" t="s">
         <v>11</v>
       </c>
       <c r="E179" t="s">
         <v>12</v>
       </c>
       <c r="F179" t="s">
-        <v>503</v>
+        <v>109</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="H179" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="B180" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C180" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D180" t="s">
         <v>11</v>
       </c>
       <c r="E180" t="s">
         <v>12</v>
       </c>
       <c r="F180" t="s">
-        <v>595</v>
+        <v>490</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>596</v>
       </c>
       <c r="H180" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
         <v>598</v>
       </c>
       <c r="B181" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C181" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D181" t="s">
         <v>11</v>
       </c>
       <c r="E181" t="s">
         <v>12</v>
       </c>
       <c r="F181" t="s">
-        <v>595</v>
+        <v>510</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>599</v>
       </c>
       <c r="H181" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
         <v>601</v>
       </c>
       <c r="B182" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C182" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D182" t="s">
         <v>11</v>
       </c>
       <c r="E182" t="s">
         <v>12</v>
       </c>
       <c r="F182" t="s">
-        <v>102</v>
+        <v>602</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="H182" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="B183" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C183" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D183" t="s">
         <v>11</v>
       </c>
       <c r="E183" t="s">
         <v>12</v>
       </c>
       <c r="F183" t="s">
-        <v>102</v>
+        <v>602</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="H183" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="B184" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C184" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D184" t="s">
         <v>11</v>
       </c>
       <c r="E184" t="s">
         <v>12</v>
       </c>
       <c r="F184" t="s">
-        <v>483</v>
+        <v>109</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="H184" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="B185" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C185" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D185" t="s">
         <v>11</v>
       </c>
       <c r="E185" t="s">
         <v>12</v>
       </c>
       <c r="F185" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="H185" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B186" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C186" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D186" t="s">
         <v>11</v>
       </c>
       <c r="E186" t="s">
         <v>12</v>
       </c>
       <c r="F186" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="H186" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="B187" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C187" t="s">
-        <v>196</v>
+        <v>85</v>
       </c>
       <c r="D187" t="s">
         <v>11</v>
       </c>
       <c r="E187" t="s">
         <v>12</v>
       </c>
       <c r="F187" t="s">
-        <v>483</v>
+        <v>109</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="H187" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B188" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C188" t="s">
-        <v>200</v>
+        <v>89</v>
       </c>
       <c r="D188" t="s">
         <v>11</v>
       </c>
       <c r="E188" t="s">
         <v>12</v>
       </c>
       <c r="F188" t="s">
-        <v>595</v>
+        <v>490</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="H188" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="B189" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C189" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D189" t="s">
         <v>11</v>
       </c>
       <c r="E189" t="s">
         <v>12</v>
       </c>
       <c r="F189" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="H189" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B190" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C190" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D190" t="s">
         <v>11</v>
       </c>
       <c r="E190" t="s">
         <v>12</v>
       </c>
       <c r="F190" t="s">
-        <v>483</v>
+        <v>602</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="H190" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="B191" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C191" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D191" t="s">
         <v>11</v>
       </c>
       <c r="E191" t="s">
         <v>12</v>
       </c>
       <c r="F191" t="s">
-        <v>595</v>
+        <v>490</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="H191" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B192" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C192" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D192" t="s">
         <v>11</v>
       </c>
       <c r="E192" t="s">
         <v>12</v>
       </c>
       <c r="F192" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="H192" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="B193" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C193" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D193" t="s">
         <v>11</v>
       </c>
       <c r="E193" t="s">
         <v>12</v>
       </c>
       <c r="F193" t="s">
-        <v>516</v>
+        <v>602</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="H193" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="B194" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C194" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D194" t="s">
         <v>11</v>
       </c>
       <c r="E194" t="s">
         <v>12</v>
       </c>
       <c r="F194" t="s">
-        <v>595</v>
+        <v>490</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="H194" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="B195" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C195" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D195" t="s">
         <v>11</v>
       </c>
       <c r="E195" t="s">
         <v>12</v>
       </c>
       <c r="F195" t="s">
-        <v>595</v>
+        <v>523</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="H195" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="B196" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C196" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D196" t="s">
         <v>11</v>
       </c>
       <c r="E196" t="s">
         <v>12</v>
       </c>
       <c r="F196" t="s">
-        <v>483</v>
+        <v>602</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="H196" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="B197" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C197" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D197" t="s">
         <v>11</v>
       </c>
       <c r="E197" t="s">
         <v>12</v>
       </c>
       <c r="F197" t="s">
-        <v>483</v>
+        <v>602</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="H197" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B198" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C198" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D198" t="s">
         <v>11</v>
       </c>
       <c r="E198" t="s">
         <v>12</v>
       </c>
+      <c r="F198" t="s">
+        <v>490</v>
+      </c>
       <c r="G198" s="1" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="H198" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="B199" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C199" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D199" t="s">
         <v>11</v>
       </c>
       <c r="E199" t="s">
         <v>12</v>
       </c>
       <c r="F199" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="H199" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="B200" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C200" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D200" t="s">
         <v>11</v>
       </c>
       <c r="E200" t="s">
         <v>12</v>
       </c>
-      <c r="F200" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G200" s="1" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="H200" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="B201" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C201" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D201" t="s">
         <v>11</v>
       </c>
       <c r="E201" t="s">
         <v>12</v>
       </c>
+      <c r="F201" t="s">
+        <v>490</v>
+      </c>
       <c r="G201" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="H201" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="B202" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C202" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="D202" t="s">
         <v>11</v>
       </c>
       <c r="E202" t="s">
         <v>12</v>
       </c>
       <c r="F202" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="H202" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="B203" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C203" t="s">
-        <v>471</v>
+        <v>259</v>
       </c>
       <c r="D203" t="s">
         <v>11</v>
       </c>
       <c r="E203" t="s">
         <v>12</v>
       </c>
-      <c r="F203" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G203" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="H203" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="B204" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C204" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="D204" t="s">
         <v>11</v>
       </c>
       <c r="E204" t="s">
         <v>12</v>
       </c>
       <c r="F204" t="s">
-        <v>30</v>
+        <v>490</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="H204" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="B205" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C205" t="s">
-        <v>268</v>
+        <v>478</v>
       </c>
       <c r="D205" t="s">
         <v>11</v>
       </c>
       <c r="E205" t="s">
         <v>12</v>
       </c>
       <c r="F205" t="s">
-        <v>30</v>
+        <v>109</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="H205" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="B206" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C206" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D206" t="s">
         <v>11</v>
       </c>
       <c r="E206" t="s">
         <v>12</v>
       </c>
       <c r="F206" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="H206" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B207" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C207" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D207" t="s">
         <v>11</v>
       </c>
       <c r="E207" t="s">
         <v>12</v>
       </c>
       <c r="F207" t="s">
-        <v>102</v>
+        <v>37</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="H207" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B208" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C208" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D208" t="s">
         <v>11</v>
       </c>
       <c r="E208" t="s">
         <v>12</v>
       </c>
       <c r="F208" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="H208" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="B209" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C209" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D209" t="s">
         <v>11</v>
       </c>
       <c r="E209" t="s">
         <v>12</v>
       </c>
       <c r="F209" t="s">
-        <v>483</v>
+        <v>109</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="H209" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="B210" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C210" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="D210" t="s">
         <v>11</v>
       </c>
       <c r="E210" t="s">
         <v>12</v>
       </c>
       <c r="F210" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="H210" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="B211" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C211" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D211" t="s">
         <v>11</v>
       </c>
       <c r="E211" t="s">
         <v>12</v>
       </c>
       <c r="F211" t="s">
-        <v>595</v>
+        <v>490</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="H211" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B212" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C212" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D212" t="s">
         <v>11</v>
       </c>
       <c r="E212" t="s">
         <v>12</v>
       </c>
       <c r="F212" t="s">
-        <v>30</v>
+        <v>490</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="H212" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="B213" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C213" t="s">
-        <v>576</v>
+        <v>299</v>
       </c>
       <c r="D213" t="s">
         <v>11</v>
       </c>
       <c r="E213" t="s">
         <v>12</v>
       </c>
       <c r="F213" t="s">
-        <v>483</v>
+        <v>602</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="H213" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="B214" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C214" t="s">
-        <v>579</v>
+        <v>303</v>
       </c>
       <c r="D214" t="s">
         <v>11</v>
       </c>
       <c r="E214" t="s">
         <v>12</v>
       </c>
       <c r="F214" t="s">
-        <v>595</v>
+        <v>37</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="H214" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="B215" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C215" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="D215" t="s">
         <v>11</v>
       </c>
       <c r="E215" t="s">
         <v>12</v>
       </c>
       <c r="F215" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="H215" t="s">
-        <v>702</v>
+        <v>703</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>704</v>
+      </c>
+      <c r="B216" t="s">
+        <v>572</v>
+      </c>
+      <c r="C216" t="s">
+        <v>586</v>
+      </c>
+      <c r="D216" t="s">
+        <v>11</v>
+      </c>
+      <c r="E216" t="s">
+        <v>12</v>
+      </c>
+      <c r="F216" t="s">
+        <v>602</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H216" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>707</v>
+      </c>
+      <c r="B217" t="s">
+        <v>572</v>
+      </c>
+      <c r="C217" t="s">
+        <v>595</v>
+      </c>
+      <c r="D217" t="s">
+        <v>11</v>
+      </c>
+      <c r="E217" t="s">
+        <v>12</v>
+      </c>
+      <c r="F217" t="s">
+        <v>490</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H217" t="s">
+        <v>709</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8192,50 +8259,52 @@
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
     <hyperlink ref="G210" r:id="rId209"/>
     <hyperlink ref="G211" r:id="rId210"/>
     <hyperlink ref="G212" r:id="rId211"/>
     <hyperlink ref="G213" r:id="rId212"/>
     <hyperlink ref="G214" r:id="rId213"/>
     <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>