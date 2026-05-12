--- v1 (2026-02-04)
+++ v2 (2026-05-12)
@@ -51,1657 +51,1657 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/634/req_01_2025_emilio.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/634/req_01_2025_emilio.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal: (1) promova a atualização da tabela de referência/vencimentos e (li) faça constar e especificar todas as verbas salarias recebidas em seu holerite.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/646/req_02_2025_paulo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/646/req_02_2025_paulo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal interceder junto ao Diretor Regional dos Correios para que seja realizada a entrega de correspondências no Bairro Jatobás II.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/647/req_03_2025_todos_vereadores.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/647/req_03_2025_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações, esclarecimentos e providências tomadas acerca do acórdão proferido pela Primeira Câmara do Tribunal de Contas do Estado de São Paulo (TCESP), referente ao julgamento irregular do Pregão Presencial nº 02/2023 e contratos decorrentes.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>Eneas</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/578/req_01_2024_eneas_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/578/req_01_2024_eneas_1.pdf</t>
   </si>
   <si>
     <t>Requerer ao Prefeito Municipal que promova a construção de uma lombofaixa na Rua do Comércio, frente ao numeral 680, nesta cidade.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/579/req_02_2024_eneas_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/579/req_02_2024_eneas_1.pdf</t>
   </si>
   <si>
     <t>Requerer ao Prefeito Municipal que interceda junto ao Diretor Regional Empresa Brasileira de Correios Telégrafos, em Bauru, no sentido de que seja feita a entrega de correspondências nos Bairros São Francisco e Amoreira, por parte dos Correios.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/585/req_03_2024_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/585/req_03_2024_eneas.pdf</t>
   </si>
   <si>
     <t>Requere ao Prefeito Municipal que promova a construção de uma lombo faixa na Rua do Comércio, frente ao numeral 150, nesta cidade.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Cassiano</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/586/req_04_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/586/req_04_cassiano.pdf</t>
   </si>
   <si>
     <t>Requere ao Prefeito Municipal o envio de cópias integrais e digitalizadas do processo licitatório de contratação da empresa para executar a reforma e ampliação do Cemitério Municipal.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Donizete</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/587/req_05_2024_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/587/req_05_2024_donizete.pdf</t>
   </si>
   <si>
     <t>Requere ao Prefeito Municipal que promova cursos de capacitação/aperfeiçoamento a todos os servidores públicos municipais ocupantes do cargo/função de motoristas de transporte de pessoas.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/588/req_06_2024_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/588/req_06_2024_donizete.pdf</t>
   </si>
   <si>
     <t>Requere ao Prefeito Municipal que promova a contração de mais um médico para o pronto atendimento junto a UBS Municipal.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Renato Pazianoto</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/594/req_07_2024_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/594/req_07_2024_renato.pdf</t>
   </si>
   <si>
     <t>Informar quais foram a medidas tomadas em cumprimento ao TAC pactuado com o Ministério Público, acerca dos animais em situação de rua. Requer-se cópia do TAC.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/595/req_08_2024_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/595/req_08_2024_cassiano.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que adote medidas para conter o descarte irregular de lixo doméstico e de restos de galhos de árvores na área do "Lixão".</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/604/req_09_2024_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/604/req_09_2024_cassiano.pdf</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal: adote medidas para conter a passagens de caminhões com ossos e vísceras em carga aberta.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/605/req_10_2024_donizete_ao_carlos_guarnieri_condema_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/605/req_10_2024_donizete_ao_carlos_guarnieri_condema_1.pdf</t>
   </si>
   <si>
     <t>Senhor CARLOS ALBERTO GUARNIERI, o seguinte: quais providências foram tomadas pelo CONDEMA acerca da poluição do Córrego Rangel.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/606/req_11_2024_renato_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/606/req_11_2024_renato_1.pdf</t>
   </si>
   <si>
     <t>promover a notificação de proprietário de terreno para efetuar a limpeza do imóvel.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/607/req_12_2024_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/607/req_12_2024_cassiano.pdf</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal: o envio de cópias das notas fiscais de todos os fornecedores que foram empenhadas durante o ano de 2023 até a presente data.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/608/req_13_2024_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/608/req_13_2024_cassiano.pdf</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal: promova a revitalização da praça Autimio Teodoro da Silva.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/477/req_01_2023_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/477/req_01_2023_donizete.pdf</t>
   </si>
   <si>
     <t>Requereu ao Poder Executivo que informe se a Casa dos Conselhos Municipais de Direitos e de Controle Social de Ipiguá está em funcionamento ou não, conforme determinado no art. 2° da Lei Municipal n. 611/2016. Caso não esteja em funcionamento, esclarecer qual o seu motivo.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/478/req_02_2023_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/478/req_02_2023_renato.pdf</t>
   </si>
   <si>
     <t>Requereu ao Poder Executivo que promova a instalação de placas informativas com os nomes das Ruas no Residencial Amoreira.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>Executivo - Exc</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/485/req_03_2023_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/485/req_03_2023_eneas.pdf</t>
   </si>
   <si>
     <t>Requereu ao Poder Executivo que promova o recapeamento da Rua Formosa, entre os quarteirões da Rua Paulo Barbosa e da Rua Barão de Limeira, bem como, da Rua Paulo Barbosa, no quarteirão entre a Rua do Comércio e a Rua Formosa.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/493/req_04_2023_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/493/req_04_2023_renato.pdf</t>
   </si>
   <si>
     <t>Requereu ao Poder Executivo a antecipação da revisão geral anual da remuneração e subsídios dos servidores públicos municipais, visto que as contas públicas estão equilibradas e com capacidade financeira para tanto.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/494/req_06_2023_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/494/req_06_2023_renato.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo, que considerando o equilíbrio das contas publicas, seja incorporado nos vencimentos básicos de todos os servidores municipais o abono salarial de R$ 230,00 (duzentos e trinta reais) mensais.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/495/req_07_2023_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/495/req_07_2023_renato.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo, que considerando o equilíbrio das contas publicas, seja efetuada a contratação de um profissional Médico Veterinário. Considerando que a demanda de atendimentos de animais pelo referido profissional é grande em nosso município, em excepcional das questões relacionadas com a Casa da Lavoura e, principalmente, no atendimento e castração de animais domésticos.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/523/req_08_2023_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/523/req_08_2023_cassiano.pdf</t>
   </si>
   <si>
     <t>Tomar medidas urgentes para estancar imediatamente o lançamento irregular de esgoto "in natura" no Córrego Rangel.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/525/req_09_2023_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/525/req_09_2023_donizete.pdf</t>
   </si>
   <si>
     <t>Requerer ao Prefeito Municipal o seguinte: reiterar o teor do requerimento nº 01/2023, de 10/02/2023, até então não respondido.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/540/req_10_2023_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/540/req_10_2023_cassiano.pdf</t>
   </si>
   <si>
     <t>Proceder medidas urgentes para contratar mais servidores para atender a creche municipal.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/541/req_11_2023_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/541/req_11_2023_cassiano.pdf</t>
   </si>
   <si>
     <t>Proceder medidas para aumentar e efetivo da Polícia Militar quando da realização da próxima festa do peão de boiadeiro.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/545/req_12_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/545/req_12_donizete.pdf</t>
   </si>
   <si>
     <t>Requere ao Prefeito Municipal que tome providencias conforme solicitado pelos Membros do Conselho Tutelar.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/546/req_13_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/546/req_13_cassiano.pdf</t>
   </si>
   <si>
     <t>Proceder a com a instalação de uma cobertura na UBS Luis Fachin.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/547/req_14_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/547/req_14_cassiano.pdf</t>
   </si>
   <si>
     <t>Proceder a remoção das gavetas construídas no corredor do cemitério Municipal.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/556/req_15_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/556/req_15_eneas.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo que proceda com a instalação de aparelhos de ar condicionado nas salas Da Creche Escola Simoni Fachin.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/558/req_17_cassiano_peve_tur_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/558/req_17_cassiano_peve_tur_1.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo que promova imediatamente, melhorias nas condições do transporte dos passageiros desta cidade de Ipiguá.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/559/req_18_cassiano_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/559/req_18_cassiano_1.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo que adote imediatamente medidas para impor melhorias à empresa PEVÊtur, nas condições do transporte dos passageiros desta cidade de lpiguá.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>José Augusto</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/560/req_19_jose_augusto_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/560/req_19_jose_augusto_1.pdf</t>
   </si>
   <si>
     <t>Requere ao Poder Executivo informações por que ainda não foi pago o reajuste dado ao piso nacional dos profissionais do magistério da educação básica aos servidores municipais, bem como, por que ainda não foi elaborada a reestruturação do Plano de Carreira dos Profissionais do Magistério Municipal.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/330/req_01_2022_v_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/330/req_01_2022_v_eneas.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações sobre o salto do FUNDEB no ano de 2021.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/331/req_02_2022_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/331/req_02_2022_eneas.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal as seguintes informações, que dizem respeito ao controle de frotas dos veículos destinados ao uso administrativo do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/332/req_03_2022_donizete.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/332/req_03_2022_donizete.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal cópia da NOTA FISCAL referente ao empenho 6749, exercício 2021, no valor de R$ 219.900,00 (duzentos e dezenove mil e novecentos reais), tendo como credor B &amp; F veículos Especiais Ltda, despesa liquidada em 16-03-2022.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/403/req_04_2022_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/403/req_04_2022_eneas.pdf</t>
   </si>
   <si>
     <t>Vereador desta Casa de Leis, na forma regimental, venho mui respeitosamente à presença de Vossas Excelências, após a aprovação em plenário pelos demais Nobres Vereadores, requer ao Prefeito Municipal o envio de cópias integrais e digitalizadas dos seguintes procedimentos licitatórios, Controlar significa verificar se a realização de uma_x000D_
 determinada atividade não se desvia dos objetivos ou das normas e_x000D_
 princípios que regem.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/421/req_05_pesar__todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/421/req_05_pesar__todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento do saudoso Sr. ALEXANDRE ROGÉRIO MARIANO. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/422/req_06_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/422/req_06_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento do saudoso Sr. JOÃO CASSIANO DA SILVA. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/423/req_07_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/423/req_07_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento do saudoso Sr. LUIZ ANTONIO PAVANIM. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/424/req_08_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/424/req_08_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento da saudosa Sra. MARIA ZENAIDE PAVANIM SALOMÃO. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/425/req_09_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/425/req_09_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis 'VOTOS DE PROFUNDO PESAR", pelo passamento da saudosa Sra. NOEMIA LAURINDO CORREIA FERREIRA. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/426/req_10_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/426/req_10_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis 'VOTOS DE PROFUNDO PESAR", pelo passamento da saudosa Sra. ROSALINA REGINA MENDES. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/428/req_11_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/428/req_11_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento do saudoso Sr. VALDECARLOS PACHECO. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/429/req_12_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/429/req_12_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento do saudoso Sr. FLORIANO GONÇALVES LEITE. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/430/req_13_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/430/req_13_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento da saudosa Sra. MARISA PEREIRA SANTANA FERNANDES. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/431/req_14_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/431/req_14_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento do saudoso Sr. JOÃO DOMINGOS ESPRESSÃO. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis. SALA DAS SESSÕES, lpiguá-SP, 23 de setembro</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/432/req_15_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/432/req_15_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento da saudosa Sra. JANDIRA PAPANDRE ROSSETTI. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/433/req_16_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/433/req_16_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento da saudosa Sra. ANTONIA DA SILVA VITUCHE. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/434/req_17_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/434/req_17_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento da saudosa Sra. ADELINA TEIXEIRA DOS SANTOS BALBINO. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/435/req_18_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/435/req_18_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento da saudosa Sra. DIRCE AGRIPINO ALVES FACHIN. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/436/req_19_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/436/req_19_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento do saudoso Sr. ADONIAS JACINTO DA SILVA. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/437/req_20_pesar_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/437/req_20_pesar_todos_vers.pdf</t>
   </si>
   <si>
     <t>Que seja prestada homenagem póstuma com "UM MINUTO DE SILÊNCIO", fazendo registrar nos anais desta Casa de Leis "VOTOS DE PROFUNDO PESAR", pelo passamento da saudosa Sra. APARECIDA MANTOVANI. Que do deliberado seja dada ciência à família enlutada, manifestando as condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/462/req_21_v_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/462/req_21_v_eneas.pdf</t>
   </si>
   <si>
     <t>Vereadores, requerer ao Prefeito Municipal o envio de cópias dos seguintes contratos administrativos pactuados.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Legislativo - Legs</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/468/req_22_todos_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/468/req_22_todos_vers.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Comandante do GP/PM de lpiguá-SP, que promova um maior policiamento/rondas noturnas perante a Rua Maria de Lourdes da Silva, localizada no Jardim_x000D_
 Atenas, nesta cidade. Donizete Rodrigues Ribeiro - PSDB Eneas Colazant - SD</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/249/req_01_2021_cassiano.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/249/req_01_2021_cassiano.pdf</t>
   </si>
   <si>
     <t>CUMPRIMENTO da Lei n. 532/2013, que dispõe sobre a regularização de construção de calçadas nas vias públicas desta municipalidade.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/251/req_02_2021_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/251/req_02_2021_eneas.pdf</t>
   </si>
   <si>
     <t>Foi requerido cópias de todos os documentos relativos ao respirador, acerca do recebimento por parte de município, bem como, da sua solicitação, doação e remessa à Santa Casa de_x000D_
 Misericórdia de São José do Rio Preto-SP.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Foi requerido cópia de contrato de locação para verificação de quem foi contratado, o valor_x000D_
 pago e o prazo de duração. Também foi requerido a justificativa para a locação do aparelho respirador.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/253/req_04_2021_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/253/req_04_2021_eneas.pdf</t>
   </si>
   <si>
     <t>Foi requerido informações sobre a realização de processo licitatório e compra de insumos odontológicos, por parte deste município, encaminhando cópias das notas fiscais dos produtos.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/254/req_05_2021_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/254/req_05_2021_eneas.pdf</t>
   </si>
   <si>
     <t>Foi requerido informações sobre a quantidade de doses de vacinas contra a covid-19 foram recebidas pelo município, discriminando por fabricante, quantas pessoas já foram vacinados, encaminhando a relação nominal, e se há sobra de doses de referida vacina.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/259/req_06_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/259/req_06_eneas.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente do IPREM deste Município informações: Se o IPREM possui importância em dinheiro em aplicações financeiras, quais os tipos de aplicações e a descriminação dos seus valores.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/260/req_07_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/260/req_07_eneas.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações se houve contratação de empresa especializada em fornecimento de serviços de ambulâncias de UTI e encaminhar cópias do contrato, notas ficais, e seus respectivos empenhos.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/285/req_08_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/285/req_08_eneas.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o que segue: informar qual o motivo da demora no atendimento e a recusa de transferência do paciente LUIZ CARLOS MARINHO JUNIOR.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/295/req_09_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/295/req_09_eneas.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal a relação nominal de todas as empresas e seus respectivos CNPJ, que prestam serviços ou vendem materiais para esta municipalidade.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/296/req_10_eneas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/296/req_10_eneas.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, quais as providências estão sendo tomadas acerca da oferta irregular de atendimento em vagas na creche municipal.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/215/req_01_2020_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/215/req_01_2020_renato.pdf</t>
   </si>
   <si>
     <t>Providenciar a instalação de faixas de pedestres na Rua do Comércio, frente aos nº 247 e 321.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/216/req_02_2020_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/216/req_02_2020_renato.pdf</t>
   </si>
   <si>
     <t>Informar quais e quantos projetos o Setor Social está oferecendo aos munícipes, especificando quantos sao oferecidos as crianças e adolescentes, denominando-os.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Cópias de todas as despesas efetuadas no ano de 2020, acerca da caixa d'água do Bairro São Francisco.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Maureli Belei</t>
   </si>
   <si>
     <t>A Instalação de lixeiras na entrada da estrada para o bairro Areia Branca.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/219/req_05_maureli.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/219/req_05_maureli.pdf</t>
   </si>
   <si>
     <t>Cópias de notas fiscais e também cópias de todas as transferencias de recursos recebidos e das despesas efetuadas, para o combate ao Covid-19.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Marcelo Amado</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/223/req_06_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/223/req_06_marcelo.pdf</t>
   </si>
   <si>
     <t>Determinar fiscalização periódica dos serviços de água e esgoto do DAE - Departamento de Água e Esgoto.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/224/req_07_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/224/req_07_marcelo.pdf</t>
   </si>
   <si>
     <t>Seja feita uma avaliação para criação de uma Lei Legislativa reestabelecendo uma data fixa para a fundação do município de lpiguá.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/225/req_08_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/225/req_08_renato.pdf</t>
   </si>
   <si>
     <t>Informar onde e como foram utilizadas as emendas parlamentares disponibilizadas pelos Deputados: Coronel Tadeu (no valor de R$ 150.000,00); Fausto Pinato (no valor de R$ 100.000,00); e de Renata de Abreu (no valor de R$ 100.000,00).</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/226/req_09_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/226/req_09_renato.pdf</t>
   </si>
   <si>
     <t>Encaminhar cópia integral do projeto de construção da ponte sobre o córrego Barra Funda, no bairro São Francisco, bem como, do procedimento licitatório.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>Encaminhar cópia integral do procedimento licitatório acerca da reforma, ampliação e gastos na UBS "Conceição Pedra Costa", bem como cópias das notas fiscais, empenhos e pagamentos efetuados à empresa vencedora.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/228/req_11_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/228/req_11_renato.pdf</t>
   </si>
   <si>
     <t>Informar qual o saldo/disponibilidade contábil atual do erário, em virtude das movimentações financeiras.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/229/req_12_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/229/req_12_renato.pdf</t>
   </si>
   <si>
     <t>Eencaminhar a relação nominal de todos os beneficiados/favorecidos com o recebimento de cestas básicas, fornecidas pelo Fundo Social Municipal, mensalmente, desde janeiro/2020 até a presente data, bem como, cópia do processo licitatório de aquisição das cestas básicas.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/231/req_13_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/231/req_13_marcelo.pdf</t>
   </si>
   <si>
     <t>Apresentar a situação da Lei que denomina as ruas do Bairro Residencial São Francisco.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/232/req_14_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/232/req_14_marcelo.pdf</t>
   </si>
   <si>
     <t>Nomeie uma equipe de servidores efetivos para darem início ao Plano de Carreira, remuneração Programa de qualificação Profissional e Formação Contínua dos Servidores Efetivos da Municipalidade.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/233/req_15_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/233/req_15_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer a criação de uma equipe de trabalho para a atualização Plano Municipal de Gestão Integrada de Resíduos Sólidos no Município de Ipiguá e a instituição de Lei Complementar em acompanhamento ao Plano, já elaborado desde o ano 2017.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Joao Licurgo</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/234/req_16_joao.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/234/req_16_joao.pdf</t>
   </si>
   <si>
     <t>Encaminhar cópia integral do procedimento licitatório acerca da revitalização da Rua do Comércio, bem como cópias das notas fiscais, empenhos e pagamentos efetuados à empresa vencedora.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/235/req_17_joao.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/235/req_17_joao.pdf</t>
   </si>
   <si>
     <t>Informar quantas horas de máquinários e caminhões foram recolhidas ao erário municipal, nos meses de junho, julho e agosto de 2020, encaminhando a relação nominal dos favorecidos.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/238/req_18_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/238/req_18_marcelo.pdf</t>
   </si>
   <si>
     <t>Requere ao Executivo que faça convênio de espaço rural para acolhimento de animais em ruas e rodovias.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/239/req_19_maureli.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/239/req_19_maureli.pdf</t>
   </si>
   <si>
     <t>Requere ao Executivo que faça a instalação de iluminação pública na Rua Barão de Limeira, bairro São Francisco.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/240/req_20_maureli.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/240/req_20_maureli.pdf</t>
   </si>
   <si>
     <t>solicita informações acerca da denúncia apresentada pela empresa Noromix.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/241/requerimento_21_2020.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/241/requerimento_21_2020.pdf</t>
   </si>
   <si>
     <t>Encaminhar o presente ao Exmo. Sr. Prefeito Municipal, um Projeto de Lei de Convênio anexo, sobre "Apreensão de animais de grande porte em rodovias e logradouros em estado de abandono ou maus-tratos.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/242/req_22_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/242/req_22_marcelo.pdf</t>
   </si>
   <si>
     <t>Encaminhar o presente ao Exmo. Sr. Prefeito Municipal, para analisar e instituir a lei de atribuições para futuros (as) Vice-Prefeito (a).</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/170/novo_documento_2019-03-25_19.49.37_20190327104453.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/170/novo_documento_2019-03-25_19.49.37_20190327104453.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo informações sobre a atual situação da creche em construção e também sobre a bomba de recalque do bairro São Francisco.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/169/novo_documento_2019-03-25_19.49.37_20190327104442.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/169/novo_documento_2019-03-25_19.49.37_20190327104442.pdf</t>
   </si>
   <si>
     <t>Solicita que o executivo promova a instalação de iluminação pública na Rua Siqueira Campos, a partir do n. 914, do loteamento São Paulo, sentido Distrito Industrial.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/168/novo_documento_2019-03-25_19.49.37_20190327104432.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/168/novo_documento_2019-03-25_19.49.37_20190327104432.pdf</t>
   </si>
   <si>
     <t>Solicita que o executivo providencie investimentos e estrutura das salas de fisioterapia no Centro de Reabilitação de Ipiguá.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/167/novo_documento_2019-03-25_19.49.37_20190327104421.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/167/novo_documento_2019-03-25_19.49.37_20190327104421.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a compra/aquisição de produtos hortifrutigranjeiros para a merenda escolar.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/166/novo_documento_2019-03-25_19.49.37_20190327104411.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/166/novo_documento_2019-03-25_19.49.37_20190327104411.pdf</t>
   </si>
   <si>
     <t>Informações sobre o andamento do projeto de construção do anel viário.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/165/novo_documento_2019-03-25_19.49.37_20190327104349.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/165/novo_documento_2019-03-25_19.49.37_20190327104349.pdf</t>
   </si>
   <si>
     <t>Requere ao executivo informações acerca da não entrega de correspondências pelos Correios em alguns bairros do município.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/172/novo_documento_2019-03-25_19.49.37_20190327104514.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/172/novo_documento_2019-03-25_19.49.37_20190327104514.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo que notifique os proprietários de empreendimentos imobiliários para que promovam a roçagem e limpeza dos terrenos ainda não alienados.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/171/novo_documento_2019-03-25_19.49.37_20190327104502.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/171/novo_documento_2019-03-25_19.49.37_20190327104502.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo a elaboração da Lei Municipal de Plano de Saneamento Básico do Município.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/178/novo_documento_2019-03-28_11.33.18_20190403101633.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/178/novo_documento_2019-03-28_11.33.18_20190403101633.pdf</t>
   </si>
   <si>
     <t>Requere ao Prefeito Municipal que faça uma vistoria técnica nos prédios da EMEF Prof. Lucimara Pazianoto, EMEI Henrique Pereira dos Santos e da Creche Maria Athanásia das dores.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/179/novo_documento_2019-03-28_11.33.18_20190403101639.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/179/novo_documento_2019-03-28_11.33.18_20190403101639.pdf</t>
   </si>
   <si>
     <t>Requere ao Prefeito Municipla que realize reparos onde foi retirado a bomba de recalque no Jd. São Francisco.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/175/novo_documento_2019-03-28_11.33.18_20190403101557.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/175/novo_documento_2019-03-28_11.33.18_20190403101557.pdf</t>
   </si>
   <si>
     <t>Requere a empresa Pevetur que esclareça a negligencia de não atendimento de passageiros idosos e o abuso de maus-tratos a um idoso de Ipiguá.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/180/novo_documento_2019-03-28_11.33.18_20190403101644.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/180/novo_documento_2019-03-28_11.33.18_20190403101644.pdf</t>
   </si>
   <si>
     <t>Requere ao Prefeito Municipal de crie uma Lei Municipal de Fiscalização de Limpeza nas vias públicas e privadas, incluindo lotes e terrenos abandonados.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/184/novo_documento_2019-04-08_19.39.51_20190429100910.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/184/novo_documento_2019-04-08_19.39.51_20190429100910.pdf</t>
   </si>
   <si>
     <t>Cópias integrais dos procedimentos licitatórios (carta convite) nº 05/2019, 06/2019 e 07/2019.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/185/novo_documento_2019-04-08_19.39.51_20190429101047.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/185/novo_documento_2019-04-08_19.39.51_20190429101047.pdf</t>
   </si>
   <si>
     <t>Avaliar e estudar o Estatuto dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/186/novo_documento_2019-04-08_19.39.51_20190429101219.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/186/novo_documento_2019-04-08_19.39.51_20190429101219.pdf</t>
   </si>
   <si>
     <t>Promover arrastão da limpeza, pelo menos uma vez por mês.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/202/req_24_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/202/req_24_marcelo.pdf</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/203/req_25_maureli.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/203/req_25_maureli.pdf</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/204/req_26_marcelo_.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/204/req_26_marcelo_.pdf</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/201/req_27_maureli.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/201/req_27_maureli.pdf</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/189/req_28_maureli_.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/189/req_28_maureli_.pdf</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/190/req_29_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/190/req_29_marcelo.pdf</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/191/req_30_renato_.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/191/req_30_renato_.pdf</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/192/req_31_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/192/req_31_marcelo.pdf</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Neusa Lino</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/193/req_32_neusa.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/193/req_32_neusa.pdf</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/194/req_33_neusa.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/194/req_33_neusa.pdf</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/195/req_34_neusa.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/195/req_34_neusa.pdf</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/196/req_35_renato.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/196/req_35_renato.pdf</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/197/req_36_jose_augusto.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/197/req_36_jose_augusto.pdf</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/198/req_37_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/198/req_37_marcelo.pdf</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/7/req_01_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/7/req_01_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal para celebrar convênio da municipalidade junto à Secretaria da Segurança Pública do Estado para melhorar autonomia do trabalho da Polícia Militar e arrecadação de multas integral ao município.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/8/req_02_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/8/req_02_2018.pdf</t>
   </si>
   <si>
     <t>NEUSA LINO DE OLIVEIRA SOUZA-SD, Vereadora desta Casa de Leis, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, após a aprovação em plenário pelos demais Nobres Vereadores, seja requerido ao Prefeito Municipal o que seque: - O porquê do não atendimento ao disposto no artigo 1º da lei 12/1997?</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/9/req_03_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/9/req_03_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, requer ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal sobre o não cumprimento da Lei Municipal nº 335/2009, que dispõe sobre proibição de deposito de lixo nas ruas e terrenos baldios da municipalidade.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/10/req_04_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/10/req_04_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, requer ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal informar sobre aquisição de alimentos para uso na merenda escolar de acordo com  Lei nº 11.947, de 16 de junho de 2009, determinado para o Programa Nacional de Alimentação Escolar (PNAE) 30% de aquisição de produtos de Agricultura Familiar.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/11/req_05_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/11/req_05_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Maureli Bellei, PSD, com assento nesta Casa Legislativa, no _x000D_
 uso de suas atribuições regimentais, requer à V. Exa., após ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal, informações sobre a licitação de Cestas Básicas referente ao exercício do ano 2017.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/12/req_06_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/12/req_06_2018.pdf</t>
   </si>
   <si>
     <t>RENATO PAZIANOTO, Vereador desta Casa de Leis, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, após a aprovação em plenário pelos demais Nobres Vereadores, seja requerido ao Prefeito Municipal o que seque: - cópia do convênio elaborado em 2018 entre este município de Ipiguá e o SESI.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/13/req_07_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/13/req_07_2018.pdf</t>
   </si>
   <si>
     <t>RENATO PAZIANOTO, Vereador desta Casa de Leis, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, após a aprovação em plenário pelos demais Nobres Vereadores, seja requerido ao Prefeito Municipal o que seque: - reiterar o teor do requerimento n. 27/2017 de 09 de outubro de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/14/req_09_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/14/req_09_2018.pdf</t>
   </si>
   <si>
     <t>Neusa Lino de Oliveira Souza-SD, Vereador desta Casa de Leis, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, após a aprovação em plenário pelos demais Nobres Vereadores, seja requerido ao Prefeito Municipal o que seque: - proceda reparos no encanamento do posso semi artesiano e nos fios de energia elétrica do CRAS do loteamento Recando dos 18, bem como faça a instalação de um computador na sala de recepção e a disponibilização de linha telefônica fixa.</t>
   </si>
   <si>
     <t>José Augusto, Neusa Lino</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/15/req_09_2018.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/16/req_10_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/15/req_09_2018.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/16/req_10_2018.pdf</t>
   </si>
   <si>
     <t>JOSÉ AUGUSTO FIORE, Vereador desta Casa de Leis, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, após a aprovação em plenário pelos demais Nobres Vereadores, seja requerido ao Prefeito Municipal o que seque: - seja solicitado ao DER a elaboração de estudo técnico/especializado visando executar o prolongamento da via marginal do Damha Fit até a estrada municipal Areia Branca.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/17/req_11_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/17/req_11_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, requer ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal para viabilizar um estudo e umprojeto de lei  que institui Bolsa-Atleta aos atletas de representatividade da municipalidade.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/18/req_12_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/18/req_12_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Casa_x000D_
 Legislativa, no uso de suas atribuições regimentais, requer à V. Exa., após ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal, investimentos de reforma no prédio do Conselho Tutelar de Ipiguá.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/19/req_13_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/19/req_13_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Casa Legislativa, no uso de suas atribuições regimentais, requer à V. Exa., após ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal, requerendo informações em cumprimento dos direitos à terapia alternativa para crianças e adolescentes deficientes residentes na municipalidade.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/20/req_14_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/20/req_14_2018.pdf</t>
   </si>
   <si>
     <t>RENATO PAZIANOTO, Vereador desta Casa de Leis, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, após a aprovação em plenário pelos demais Nobres Vereadores, seja requerido ao Prefeito Municipal o que seque: - providenciar os consertos do bebedouro refrigerado de água e de um aparelho de ar condicionado existentes e instalados na Escola Municipal Lucimara Pazianoto.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/21/req_15_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/21/req_15_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, requer ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal para viabilizar estudo para criação de lei municipal para maus-tratos contra animais e local para implantação do centro de atendimento de zoonose municipal.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/22/req_16_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/22/req_16_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, requer ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal para avaliar uma forma de resolver a numeração duplicada das residências da municipalidade.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/23/req_17_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/23/req_17_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, requer do Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal para viabilizar aquisição de aparelhos fisioterápicos necessários ao Centro de Reabilitação.</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/24/req_18_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/24/req_18_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, requer que após ouvido plenário que seja encaminhado AO EXCELENTÍSSIMO GOVERNADOR MÁRCIO FRANÇA PARA QUE DÊ SEGMENTOS AOS ORGÃOS COMPETENTES, A FIM DE QUE SEJA FEITA A DUPLICAÇÃO NA RODOVIA DÉLCIO CUSTODIO DA SILVA, NO TRECHO ENTRE OS MUNICÍPIOS DE SÃO JOSÉ DO RIO PRETO, IPIGUÁ E MIRASSOLÂNDIA  (SP – 427).</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/57/requerimento_19_revogacao_da_lei_193-2002_terreno_2CCVKzr.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/57/requerimento_19_revogacao_da_lei_193-2002_terreno_2CCVKzr.pdf</t>
   </si>
   <si>
     <t>Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, requer ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal para revogação da Lei Municipal nº 193/2002, sobre o lote concedido à Igreja Católica para formação da Capela de São Francisco de Assis.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/58/requerimento20_liberacao_de_escritura_da_antiga_cdhu.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/58/requerimento20_liberacao_de_escritura_da_antiga_cdhu.pdf</t>
   </si>
   <si>
     <t>Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Egrégia Casa Legislativa, no uso de suas atribuições legais e regimentais, requer ao Poder Executivo Municipal, depois de ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal para pedir informações sobre a tramitação de documentação da CDHU – Companhia de Desenvolvimento Habitacional e Urbano.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/68/requerimento_n_21_renato_pediatra.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/68/requerimento_n_21_renato_pediatra.pdf</t>
   </si>
   <si>
     <t>RENATO PAZIANOTO, Vereador desta Casa de Leis, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, após a aprovação em plenário pelos demais Nobres Vereadores, seja requerido ao Prefeito Municipal o que seque: - encaminhar cópias da Portaria de nomeação da médica pediatra e do seu controle de frequência, desde janeiro/2018 até a presente data; Esclarecer como é forma de atendimento da médica pediatra (se é por número de pacientes por dia ou se fica a disposição durante horário de expediente, para atendimento de todos).</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/100/requerimento_23__incorporacao_de_horas_extras.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/100/requerimento_23__incorporacao_de_horas_extras.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Poder Executivo Municipal,  ANÁLISE DE INCORPORAÇÃO SALARIAL  de horas extras continuas por mais de 10 anos aos servidores</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/101/requerimento_24_._jose_augusto_iluminacao.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/101/requerimento_24_._jose_augusto_iluminacao.pdf</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal:  providencias necessárias para que promova a iluminação da via marginal, no perímetro urbano, da Rodovia Vicinal Antônio Gonçalves do Carmo.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/106/req_25_2018_marcelo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/106/req_25_2018_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer após ouvido Plenário, encaminhas ao Executivo Municipal, a criação do Projeto de Lei de instituição da Lei do PSA - Pagamento por Serviços Ambientais</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/110/req_26_neusa.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/110/req_26_neusa.pdf</t>
   </si>
   <si>
     <t>Rebaixamento de guia nas escolas</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/111/req_27_maureli_.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/111/req_27_maureli_.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o loteamento São Francisco</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/112/requerimento__28_placas_aniamais_na_rodovias_-_der.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/112/requerimento__28_placas_aniamais_na_rodovias_-_der.pdf</t>
   </si>
   <si>
     <t>Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Casa Legislativa, no uso de suas atribuições regimentais, requer à V. Exa., após ouvido o Plenário, encaminhar o presente ao DER - Departamento de Estradas e Rodagem – Regional  São José do Rio Preto - SP para que instalem placa de identificação de tráfego animal em dois pontos da Rodovia Délcio Custódio da Silva, em especial com figura de Tamanduás.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/113/requerimento_29_-_espaco_arvore_e_floresta_urbana.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/113/requerimento_29_-_espaco_arvore_e_floresta_urbana.pdf</t>
   </si>
   <si>
     <t>Criação dos Projetos: “Espaço Árvore” e “Floresta Urbana” preenchendo as diretivas do Programa Município Verde Azul.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/148/req_30_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/148/req_30_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez - PSL, com assento nesta Casa Legislativa, no uso de suas atribuições legais, requer a V. Excelência; após ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal, para que repasse a esta Casa de Leis, as seguintes informações referentes a atual situação da fiscalização urbana.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez - PSL, com assento nesta Casa Legislativa, no uso de suas atribuições legais, requer a V. Excelência. após ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal, para que repasse a esta Casa de Leis, as seguintes informações referente a atual situação de arrecadação de IPTU dos anos 2017 e 2018:</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>José Luiz</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/150/req_32_2018_deda.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/150/req_32_2018_deda.pdf</t>
   </si>
   <si>
     <t>Proceder a execução de serviços de demarcação de solo nas vias públicas</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/159/req_33_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/159/req_33_2018.pdf</t>
   </si>
   <si>
     <t>Solicita informações quanto a medicamentos e atendimento da saúde</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/160/req_34_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/160/req_34_2018.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o DAE Departamento de Água e Esgoto</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/114/req_01_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/114/req_01_2017.pdf</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/115/req_02_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/115/req_02_2017.pdf</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/116/req_03_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/116/req_03_2017.pdf</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/117/req_04_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/117/req_04_2017.pdf</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/118/req_05_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/118/req_05_2017.pdf</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/119/req_06_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/119/req_06_2017.pdf</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/120/req_07_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/120/req_07_2017.pdf</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/123/req_10_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/123/req_10_2017.pdf</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/124/req_12_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/124/req_12_2017.pdf</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/125/req_12_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/125/req_12_2017.pdf</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/126/req_13_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/126/req_13_2017.pdf</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/127/req_14_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/127/req_14_2017.pdf</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/128/req_15_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/128/req_15_2017.pdf</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/129/req_16_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/129/req_16_2017.pdf</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/130/req_17_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/130/req_17_2017.pdf</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/131/req_18_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/131/req_18_2017.pdf</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/132/req_19_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/132/req_19_2017.pdf</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/133/req_20_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/133/req_20_2017.pdf</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/134/req_21_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/134/req_21_2017.pdf</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/135/req_22_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/135/req_22_2017.pdf</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/144/req_23_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/144/req_23_2017.pdf</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/136/req_24_joao_melhorias_fisioterapia.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/136/req_24_joao_melhorias_fisioterapia.pdf</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/137/req_25_marcelo_retera_notificacao_calcadas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/137/req_25_marcelo_retera_notificacao_calcadas.pdf</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/138/req_26_instalar_ar_escola_e_limpeza.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/138/req_26_instalar_ar_escola_e_limpeza.pdf</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/139/req_27_copias_notificacao.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/139/req_27_copias_notificacao.pdf</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/145/req_28_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/145/req_28_2017.pdf</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/146/req_29_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/146/req_29_2017.pdf</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/147/req_30_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/147/req_30_2017.pdf</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/140/req_31_ponte_sao_francisco.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/140/req_31_ponte_sao_francisco.pdf</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/141/req_32_melhoria_setores.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/141/req_32_melhoria_setores.pdf</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/142/req_33_trocar_terreno_para_paroquia.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/142/req_33_trocar_terreno_para_paroquia.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcelo Amado Gonzalez, PSL, com assento nesta Casa Legislativa, no uso de suas atribuições legais, requer à V. Exa., após ouvido o Plenário, encaminhar o presente ao Exmo. Sr. Prefeito Municipal, para viabilizar a revogação da Lei 193/2002 de 30/09/2002 que dá concessão de uso de terreno para a Paróquia São Sebastião ao lado da UBS Luiz Fachin  e providenciar a permuta desta por outro lote no Jd. São Francisco.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/143/req_34_2017.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/143/req_34_2017.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2005,68 +2005,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/634/req_01_2025_emilio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/646/req_02_2025_paulo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/647/req_03_2025_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/578/req_01_2024_eneas_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/579/req_02_2024_eneas_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/585/req_03_2024_eneas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/586/req_04_cassiano.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/587/req_05_2024_donizete.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/588/req_06_2024_donizete.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/594/req_07_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/595/req_08_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/604/req_09_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/605/req_10_2024_donizete_ao_carlos_guarnieri_condema_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/606/req_11_2024_renato_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/607/req_12_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/608/req_13_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/477/req_01_2023_donizete.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/478/req_02_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/485/req_03_2023_eneas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/493/req_04_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/494/req_06_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/495/req_07_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/523/req_08_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/525/req_09_2023_donizete.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/540/req_10_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/541/req_11_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/545/req_12_donizete.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/546/req_13_cassiano.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/547/req_14_cassiano.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/556/req_15_eneas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/558/req_17_cassiano_peve_tur_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/559/req_18_cassiano_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/560/req_19_jose_augusto_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/330/req_01_2022_v_eneas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/331/req_02_2022_eneas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/332/req_03_2022_donizete.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/403/req_04_2022_eneas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/421/req_05_pesar__todos_vers.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/422/req_06_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/423/req_07_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/424/req_08_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/425/req_09_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/426/req_10_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/428/req_11_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/429/req_12_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/430/req_13_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/431/req_14_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/432/req_15_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/433/req_16_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/434/req_17_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/435/req_18_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/436/req_19_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/437/req_20_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/462/req_21_v_eneas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/468/req_22_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/249/req_01_2021_cassiano.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/251/req_02_2021_eneas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/253/req_04_2021_eneas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/254/req_05_2021_eneas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/259/req_06_eneas.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/260/req_07_eneas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/285/req_08_eneas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/295/req_09_eneas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/296/req_10_eneas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/215/req_01_2020_renato.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/216/req_02_2020_renato.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/219/req_05_maureli.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/223/req_06_marcelo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/224/req_07_marcelo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/225/req_08_renato.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/226/req_09_renato.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/228/req_11_renato.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/229/req_12_renato.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/231/req_13_marcelo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/232/req_14_marcelo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/233/req_15_marcelo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/234/req_16_joao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/235/req_17_joao.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/238/req_18_marcelo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/239/req_19_maureli.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/240/req_20_maureli.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/241/requerimento_21_2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/242/req_22_marcelo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/170/novo_documento_2019-03-25_19.49.37_20190327104453.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/169/novo_documento_2019-03-25_19.49.37_20190327104442.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/168/novo_documento_2019-03-25_19.49.37_20190327104432.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/167/novo_documento_2019-03-25_19.49.37_20190327104421.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/166/novo_documento_2019-03-25_19.49.37_20190327104411.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/165/novo_documento_2019-03-25_19.49.37_20190327104349.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/172/novo_documento_2019-03-25_19.49.37_20190327104514.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/171/novo_documento_2019-03-25_19.49.37_20190327104502.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/178/novo_documento_2019-03-28_11.33.18_20190403101633.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/179/novo_documento_2019-03-28_11.33.18_20190403101639.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/175/novo_documento_2019-03-28_11.33.18_20190403101557.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/180/novo_documento_2019-03-28_11.33.18_20190403101644.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/184/novo_documento_2019-04-08_19.39.51_20190429100910.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/185/novo_documento_2019-04-08_19.39.51_20190429101047.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/186/novo_documento_2019-04-08_19.39.51_20190429101219.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/202/req_24_marcelo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/203/req_25_maureli.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/204/req_26_marcelo_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/201/req_27_maureli.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/189/req_28_maureli_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/190/req_29_marcelo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/191/req_30_renato_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/192/req_31_marcelo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/193/req_32_neusa.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/194/req_33_neusa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/195/req_34_neusa.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/196/req_35_renato.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/197/req_36_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/198/req_37_marcelo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/7/req_01_2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/8/req_02_2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/9/req_03_2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/10/req_04_2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/11/req_05_2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/12/req_06_2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/13/req_07_2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/14/req_09_2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/15/req_09_2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/16/req_10_2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/17/req_11_2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/18/req_12_2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/19/req_13_2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/20/req_14_2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/21/req_15_2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/22/req_16_2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/23/req_17_2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/24/req_18_2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/57/requerimento_19_revogacao_da_lei_193-2002_terreno_2CCVKzr.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/58/requerimento20_liberacao_de_escritura_da_antiga_cdhu.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/68/requerimento_n_21_renato_pediatra.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/100/requerimento_23__incorporacao_de_horas_extras.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/101/requerimento_24_._jose_augusto_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/106/req_25_2018_marcelo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/110/req_26_neusa.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/111/req_27_maureli_.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/112/requerimento__28_placas_aniamais_na_rodovias_-_der.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/113/requerimento_29_-_espaco_arvore_e_floresta_urbana.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/148/req_30_2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/150/req_32_2018_deda.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/159/req_33_2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/160/req_34_2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/114/req_01_2017.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/115/req_02_2017.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/116/req_03_2017.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/117/req_04_2017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/118/req_05_2017.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/119/req_06_2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/120/req_07_2017.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/123/req_10_2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/124/req_12_2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/125/req_12_2017.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/126/req_13_2017.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/127/req_14_2017.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/128/req_15_2017.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/129/req_16_2017.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/130/req_17_2017.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/131/req_18_2017.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/132/req_19_2017.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/133/req_20_2017.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/134/req_21_2017.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/135/req_22_2017.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/144/req_23_2017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/136/req_24_joao_melhorias_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/137/req_25_marcelo_retera_notificacao_calcadas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/138/req_26_instalar_ar_escola_e_limpeza.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/139/req_27_copias_notificacao.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/145/req_28_2017.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/146/req_29_2017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/147/req_30_2017.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/140/req_31_ponte_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/141/req_32_melhoria_setores.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/142/req_33_trocar_terreno_para_paroquia.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/143/req_34_2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/634/req_01_2025_emilio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/646/req_02_2025_paulo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/647/req_03_2025_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/578/req_01_2024_eneas_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/579/req_02_2024_eneas_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/585/req_03_2024_eneas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/586/req_04_cassiano.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/587/req_05_2024_donizete.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/588/req_06_2024_donizete.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/594/req_07_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/595/req_08_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/604/req_09_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/605/req_10_2024_donizete_ao_carlos_guarnieri_condema_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/606/req_11_2024_renato_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/607/req_12_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/608/req_13_2024_cassiano.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/477/req_01_2023_donizete.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/478/req_02_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/485/req_03_2023_eneas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/493/req_04_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/494/req_06_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/495/req_07_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/523/req_08_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/525/req_09_2023_donizete.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/540/req_10_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/541/req_11_2023_cassiano.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/545/req_12_donizete.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/546/req_13_cassiano.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/547/req_14_cassiano.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/556/req_15_eneas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/558/req_17_cassiano_peve_tur_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/559/req_18_cassiano_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/560/req_19_jose_augusto_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/330/req_01_2022_v_eneas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/331/req_02_2022_eneas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/332/req_03_2022_donizete.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/403/req_04_2022_eneas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/421/req_05_pesar__todos_vers.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/422/req_06_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/423/req_07_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/424/req_08_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/425/req_09_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/426/req_10_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/428/req_11_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/429/req_12_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/430/req_13_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/431/req_14_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/432/req_15_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/433/req_16_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/434/req_17_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/435/req_18_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/436/req_19_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/437/req_20_pesar_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/462/req_21_v_eneas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/468/req_22_todos_vers.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/249/req_01_2021_cassiano.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/251/req_02_2021_eneas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/253/req_04_2021_eneas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/254/req_05_2021_eneas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/259/req_06_eneas.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/260/req_07_eneas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/285/req_08_eneas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/295/req_09_eneas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/296/req_10_eneas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/215/req_01_2020_renato.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/216/req_02_2020_renato.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/219/req_05_maureli.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/223/req_06_marcelo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/224/req_07_marcelo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/225/req_08_renato.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/226/req_09_renato.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/228/req_11_renato.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/229/req_12_renato.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/231/req_13_marcelo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/232/req_14_marcelo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/233/req_15_marcelo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/234/req_16_joao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/235/req_17_joao.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/238/req_18_marcelo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/239/req_19_maureli.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/240/req_20_maureli.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/241/requerimento_21_2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/242/req_22_marcelo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/170/novo_documento_2019-03-25_19.49.37_20190327104453.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/169/novo_documento_2019-03-25_19.49.37_20190327104442.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/168/novo_documento_2019-03-25_19.49.37_20190327104432.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/167/novo_documento_2019-03-25_19.49.37_20190327104421.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/166/novo_documento_2019-03-25_19.49.37_20190327104411.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/165/novo_documento_2019-03-25_19.49.37_20190327104349.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/172/novo_documento_2019-03-25_19.49.37_20190327104514.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/171/novo_documento_2019-03-25_19.49.37_20190327104502.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/178/novo_documento_2019-03-28_11.33.18_20190403101633.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/179/novo_documento_2019-03-28_11.33.18_20190403101639.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/175/novo_documento_2019-03-28_11.33.18_20190403101557.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/180/novo_documento_2019-03-28_11.33.18_20190403101644.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/184/novo_documento_2019-04-08_19.39.51_20190429100910.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/185/novo_documento_2019-04-08_19.39.51_20190429101047.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/186/novo_documento_2019-04-08_19.39.51_20190429101219.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/202/req_24_marcelo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/203/req_25_maureli.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/204/req_26_marcelo_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/201/req_27_maureli.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/189/req_28_maureli_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/190/req_29_marcelo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/191/req_30_renato_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/192/req_31_marcelo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/193/req_32_neusa.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/194/req_33_neusa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/195/req_34_neusa.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/196/req_35_renato.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/197/req_36_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/198/req_37_marcelo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/7/req_01_2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/8/req_02_2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/9/req_03_2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/10/req_04_2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/11/req_05_2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/12/req_06_2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/13/req_07_2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/14/req_09_2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/15/req_09_2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/16/req_10_2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/17/req_11_2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/18/req_12_2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/19/req_13_2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/20/req_14_2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/21/req_15_2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/22/req_16_2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/23/req_17_2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/24/req_18_2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/57/requerimento_19_revogacao_da_lei_193-2002_terreno_2CCVKzr.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/58/requerimento20_liberacao_de_escritura_da_antiga_cdhu.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/68/requerimento_n_21_renato_pediatra.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/100/requerimento_23__incorporacao_de_horas_extras.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/101/requerimento_24_._jose_augusto_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/106/req_25_2018_marcelo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/110/req_26_neusa.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/111/req_27_maureli_.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/112/requerimento__28_placas_aniamais_na_rodovias_-_der.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/113/requerimento_29_-_espaco_arvore_e_floresta_urbana.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/148/req_30_2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/150/req_32_2018_deda.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/159/req_33_2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/160/req_34_2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/114/req_01_2017.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/115/req_02_2017.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/116/req_03_2017.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/117/req_04_2017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/118/req_05_2017.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/119/req_06_2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/120/req_07_2017.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/123/req_10_2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/124/req_12_2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/125/req_12_2017.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/126/req_13_2017.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/127/req_14_2017.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/128/req_15_2017.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/129/req_16_2017.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/130/req_17_2017.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/131/req_18_2017.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/132/req_19_2017.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/133/req_20_2017.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/134/req_21_2017.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/135/req_22_2017.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/144/req_23_2017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/136/req_24_joao_melhorias_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/137/req_25_marcelo_retera_notificacao_calcadas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/138/req_26_instalar_ar_escola_e_limpeza.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/139/req_27_copias_notificacao.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/145/req_28_2017.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/146/req_29_2017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/147/req_30_2017.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/140/req_31_ponte_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/141/req_32_melhoria_setores.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/142/req_33_trocar_terreno_para_paroquia.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/143/req_34_2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H184"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>