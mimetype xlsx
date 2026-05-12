--- v0 (2026-02-04)
+++ v1 (2026-05-12)
@@ -10,1281 +10,1311 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="948" uniqueCount="392">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="972" uniqueCount="402">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>650</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei</t>
+  </si>
+  <si>
+    <t>Executivo - Exc</t>
+  </si>
+  <si>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2026/650/p_lei_01_2026_apae.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Ipiguá a celebrar Termo de Fomento com a Associação de Pais e Amigos dos Excepcionais (APAE) de São José do Rio Preto para repasse de auxílio financeiro destinado ao atendimento educacional especializado durante o ano de 2026.</t>
+  </si>
+  <si>
+    <t>651</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2026/651/p_lei_02_2026_cred_150_000.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 150.000,00 no orçamento vigente do Município de Ipiguá e dá outras providências.</t>
+  </si>
+  <si>
+    <t>652</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2026/652/p_lei_03_2026_cred_350_000.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 350.000,00 no orçamento vigente do Município de Ipiguá e dá outras providências.</t>
+  </si>
+  <si>
     <t>627</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>1</t>
-[...11 lines deleted...]
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/627/p_lei_01_2025_apae.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/627/p_lei_01_2025_apae.pdf</t>
   </si>
   <si>
     <t>O projeto autoriza o município a celebrar um termo de fomento com a APAE de São José do Rio Preto, para repasse de até R$ 110.000,00 em 2025. O recurso visa auxiliar a entidade no atendimento educacional especializado, contratação de profissionais e aquisição de materiais, garantindo a continuidade dos serviços prestados a pessoas com deficiência.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/622/p_lei_02_2025_nucleo_urbano_veneza_e_pirulito.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/622/p_lei_02_2025_nucleo_urbano_veneza_e_pirulito.pdf</t>
   </si>
   <si>
     <t>Reconhece os loteamentos Estância Veneza e Estância Pirulito como núcleos urbanos de interesse social, nos termos do Decreto-Lei nº 1.876/81, para fins de regularização fundiária junto ao Programa Cidade Legal da Secretaria de Estado da Habitação.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/635/p_lei_03_cred_esp_saude.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/635/p_lei_03_cred_esp_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/636/p_lei_04_2025_cred_esp_pista_caminhada_sao_paulo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/636/p_lei_04_2025_cred_esp_pista_caminhada_sao_paulo.pdf</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/575/p_lei_01_2024.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/575/p_lei_01_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um crédito adicional suplementar no valor de R$ 458.817,98 no orçamento do exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/576/p_lei_02_2024.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/576/p_lei_02_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um crédito adicional suplementar no valor de R$ 80.000,00 no orçamento do exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/582/p_lei_04_2024_apae.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/582/p_lei_04_2024_apae.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a celebrar termo de fomento com a Associação De Pais E Amigos Dos Excepcionais - APAE e dá outras providências.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/609/p_lei_05_2024_reajusta_aux_alimentacao_pm_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/609/p_lei_05_2024_reajusta_aux_alimentacao_pm_1.pdf</t>
   </si>
   <si>
     <t>Reajusta o auxilio alimentação dos servidores públicos de provimento efetivo do Município de lpiguá e dá outras providencias</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/610/p_lei_06_2024_recursos_ass_mao_amiga_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/610/p_lei_06_2024_recursos_ass_mao_amiga_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo Municipal a efetuar a disponibilização de recursos financeiros à Associação Mão Amiga Recanto dos 18 neste Município de lpiguá e dá outras providencias</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/611/p_lei_07_2024_nome_rua_sao_francisco_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/611/p_lei_07_2024_nome_rua_sao_francisco_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de vias públicas do Município de Ipiguá e dá outras providencias.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/612/p_lei_08_2024_nome_ganha_tempo_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/612/p_lei_08_2024_nome_ganha_tempo_1.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao espaço do Ganha Tempo Municipal localizado em anexo ao prédio da Prefeitura Municipal de Ipiguá, e da outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/613/plei_09_ldo_2025_1_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/613/plei_09_ldo_2025_1_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2025 e dá outras providências</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/614/p_lei_10_nucleo_urbano_sta_rosa_i_e_ii.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/614/p_lei_10_nucleo_urbano_sta_rosa_i_e_ii.pdf</t>
   </si>
   <si>
     <t>Reconhece os Loteamentos Santa Rosa 1 e Santa Rosa II como núcleos urbanos de interesses sociais e dá outras providências.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/615/p_lei_11_cred_supl_2_380_000_00.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/615/p_lei_11_cred_supl_2_380_000_00.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um Crédito Adicional Suplementar no Orçamento do exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/616/p_lei_12_2024_etr.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/616/p_lei_12_2024_etr.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação - ETR autorizada pela Agência Nacional de Telecomunicações - ANATEL, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/479/p_lei_02_2023_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/479/p_lei_02_2023_1.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Poder Executivo a proceder abertura de um crédito adicional especial, até a importância de R$ 82.000,00 (oitenta e dois mil reais) destinado a Obras e Infra Estrutura Urbana (troca de iluminação da praça da matriz).</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/480/p_lei_03_2023_cred_esp_70_000_lanchonete_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/480/p_lei_03_2023_cred_esp_70_000_lanchonete_1.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Poder Executivo a proceder abertura de um crédito adicional especial, até a importância de R$ 70.000,00 (setenta mil reais) destinado a Obras e Infra Estrutura Urbana (construção de um quiosque no complexo esportivo).</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/481/pl_04_abono_func_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/481/pl_04_abono_func_1.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Poder Executivo a conceder um abono salarial no valor de R$ 230,00 (duzentos e trinta reais) de forma mensal, aos servidores e funcionários públicos municipais que se encontram na ativa.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/482/p_lei_05_reajuste_aux_alimentacao_ex_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/482/p_lei_05_reajuste_aux_alimentacao_ex_1.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Poder Executivo a conceder um reajuste no auxilio alimentação no valor de R$ 50,00 (cinquenta reais) de forma mensal, aos servidores e funcionários públicos municipais que se encontram na ativa. Passando dos atuais R$ 250,00 (duzentos e cinquenta reais) para R$ 300,00 (trezentos reais).</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/483/p_lei_06_concessao_espaco_publico_bar_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/483/p_lei_06_concessao_espaco_publico_bar_1.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Poder Executivo a proceder a concessão de uso das dependências do “bar” existente junto a quadra poliesportiva, localizada dentro do clube municipal.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/484/p_lei_07_apae.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/484/p_lei_07_apae.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Poder Executivo a celebrar termo de fomento com a APAE – Associação de Pais e Amigos dos Excepecionais de São José do Rio Preto, entidade sem fins lucrativos.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/536/p_lei_08_ldo_2024.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/536/p_lei_08_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre as Diretrizes Orçamentárias para elaboração do Orçamento Programa para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/524/p_lei_09_refis.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/524/p_lei_09_refis.pdf</t>
   </si>
   <si>
     <t>Instituir o Programa de Recuperação Fiscal do Município de Ipiguá - REFIS/IPIGUÁ 2023 e da outras providências.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/526/p_lei_10_cred_esp_150_000_recape.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/526/p_lei_10_cred_esp_150_000_recape.pdf</t>
   </si>
   <si>
     <t>Fica o Chefe do Executivo Municipal de Ipiguá autorizado, a proceder uma abertura de Crédito Adicional Especial, até a importância de R$ 150.000,00.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/527/p_lei_11_atv_delegada.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/527/p_lei_11_atv_delegada.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM A POLICIA MILITAR DO ESTADO DE SÃO PAULO E CRIA A GRATIFICAÇÃO POR DESEMPENHO DE ATIVIDADE DELEGADA A SER PAGA AOS INTEGRANTES DA POLICIA MILITAR QUE EXERCEREM AS ATIVIDADES MUNICIPAIS DELEGADAS E DA OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/539/p_lei_14_cred_supl_3_900_000_00.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/539/p_lei_14_cred_supl_3_900_000_00.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um crédito adicional suplementar no valor de R$ 3.900.000,00 no orçamento do exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/542/p_lei_15_regulariza__edificacoes.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/542/p_lei_15_regulariza__edificacoes.pdf</t>
   </si>
   <si>
     <t>Fica autorizada a regularização de imóveis existentes no Perímetro Urbano do Município, que foram edificados, ampliados ou reformados em desconformidade com a legislação municipal, ainda que parcialmente, até a data da publicação da presente Lei.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/552/p_lei_16_2023_alt_lei_632_2016_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/552/p_lei_16_2023_alt_lei_632_2016_1.pdf</t>
   </si>
   <si>
     <t>Altera o § 1°, do artigo 6°. da Lei n°632/2016 e dá outras providências._x000D_
 O § 1°, do artigo 6°, da Lei n° 632/2016, passa a vigorar com a seguinte redação:_x000D_
 "1° - O sistema viário terá largura mínima de 12 (doze) metros, respeitados os 08 (oito) metros de leito carroçável, com galerias pluviais, sendo obrigatoriamente pavimentado com blocos modulares pré moldados em concreto, vedada a implantação asfáltica para evitar a impermeabilização do solo."</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/565/p_lei_17_2024_altera_ppa_2022_a_2025_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/565/p_lei_17_2024_altera_ppa_2022_a_2025_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Plano Plurianual do Município de Ipiguá para o exercício de 2022 a 2025.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/566/plei_18_alt_ldo_2024_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/566/plei_18_alt_ldo_2024_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei de Diretrizes Orçamentaria do Município de Ipiguá para o exercício de 2024.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/567/p_lei_19_2024_loa_2024_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/567/p_lei_19_2024_loa_2024_1.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Ipiguá para o exercício de 2024.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/557/p_lei_20_2023_repasse_enfermeiros_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/557/p_lei_20_2023_repasse_enfermeiros_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recursos financeiros percebidos da União Federal/Fundo Nacional de Saúde para cumprimento da assistência financeira complementar de que trata a Emenda Constitucional 127/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/562/p_lei_21_cred_adc_supl_2_452_000.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/562/p_lei_21_cred_adc_supl_2_452_000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abertura no Orçamento Fiscal e de Seguridade Social do exercício de 2023 aprovado pela Lei Orçamentária n° 843/2022 de 05 de dezembro de 2022 os créditos adicionais suplementares no montante de R$ 2.452.000,00 (dois milhões quatrocentos e cinquenta e dois mil reais).</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/312/p_lei_01_2022_cred_248_913_00_saude.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/312/p_lei_01_2022_cred_248_913_00_saude.pdf</t>
   </si>
   <si>
     <t>Fica o Chefe do Executivo Municipal de Ipiguá autorizado, a proceder uma abertura de Crédito Adicional Especial, até a importância de R$ 248.913,00 (duzentos e quarenta e oito mil e novecentos e treze reais).  Crédito Adicional Especial será coberto com recursos provenientes de Repasse do FUNDO NACIONAL DA SAÚDE - MINISTÉRIO DA SAÚDE GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Convênio com Apae</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/318/p_lei_03_repasse_cartorio_eleitoral_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/318/p_lei_03_repasse_cartorio_eleitoral_1.pdf</t>
   </si>
   <si>
     <t>O município contribuirá mensalmente para o custeio parcial do Cartório da 312a Zona Eleitoral, até o limite anual de R$ 35.000,00 (trinta e cinco mil reais).</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/322/pl_05_cria_suas_ass_social.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/322/pl_05_cria_suas_ass_social.pdf</t>
   </si>
   <si>
     <t>Fica Criado na estrutura administrativa da Prefeitura Municipal o Departamento Municipal de Assistência Social, sob gerenciamento de um técnico de trabalho do SUAS (Sistema Único de Assistência Social).</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/323/pl_06_ass_renascer.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/323/pl_06_ass_renascer.pdf</t>
   </si>
   <si>
     <t>Fica o poder Executivo autorizado a repassar a entidade o valor de R$ 560,00 (quinhetos e sessenta reais) por atendido, limitada ao valor anual de R$ 60.000,00 (sessenta mil reais).</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/335/pl_07_cred_esp_400_000_2.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/335/pl_07_cred_esp_400_000_2.pdf</t>
   </si>
   <si>
     <t>O Chefe do Executivo Municipal de Ipiguá autorizado, a_x000D_
 proceder uma abertura de Crédito Adicional Especial, até a importância de R$ 400.000,00 (quatrocentos mil reais), de acordo com a Lei n° 810/2021 de 15 de dezembro de 2021 destinada a suplementação da seguinte dotação do orçamento vigente.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>O Chefe do Executivo Municipal de Ipiguá autorizado, a_x000D_
 proceder uma abertura de Crédito Adicional Especial, até a importância de R$ 300.00,00 (trezentos mil reais), de acordo com a Lei n° 810/2021 de 15 de dezembro de 2021 destinada a_x000D_
 suplementação da seguinte dotação do orçamento vigente._x000D_
 2014 - EXECUTIVO / URBANISMO, OBRAS E SERVIÇOS MUNICIPAIS_x000D_
 2- EXECUTIVO_x000D_
 15- URBANISMO_x000D_
 15.451 - INFRAESTRUTURA URBANA_x000D_
 15.451.025.1019 - INVESTIMENTO INFRAESTRURTURA URBANA_x000D_
 244-8 - 44905 1.00 - Obras e Instalações ............................................................ RS 300.000,00_x000D_
 Total...................................................................................................................... R$ 300.000,00</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>Chefe do Executivo Municipal de Ipiguá autorizado, a proceder uma abertura de Crédito Adicional Especial, até a importância de R$ 730.942,00 (setecentos e trinta mil novecentos e quarenta e dois reais) de acordo com a Lei n° 810/2021 de 15 de dezembro de 2021 destinada a suplementação da seguinte dotação do orçamento vigente. 020700 - EXECUTIVO / SERVIÇOS DE ÁGUA E ESGOTO 17- SANEAMENTO 512 - SANEAMENTO BÁSICO URBANO 17.512.012 -  SANEAMENTO MUNICIPAL -  S.A.E 17.512.012.1012 -  INVESTIMENTO DO -  S.A.E 136-8 - 44.90.51 -  OBRAS E INSTALAÇÕES .................................................. R$ 146.925,00 137-1 - 44.90.51 - OBRAS E INSTALAÇÕES .................................................. R$ 584.017,00 TOTAL.................................................................................................................R$ 730.942,00</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>Fica aberto no Orçamento Fiscal e de Seguridade social do_x000D_
 exercício de 2022 aprovado pela Lei Orçamentária no 810/2021, de 15 de dezembro de 2021 os Crédito Adicional suplementar no montante de R$ 785.000,00 (setecentos e oitenta e cinco_x000D_
 mil reais), destinados ao reforço das seguintes dotações.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>AUTORIZA do Poder Executivo Municipal, autorizado a proceder o rateio dos recursos financeiro do remanescente do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - FUNDEB aos Profissionais da Educação, correspondente ao ano base e exercício de 2021, de forma a aplicar o percentual que a legislação federal estatui e determina.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/326/p_lei_12_cred_adic_supl_150_000_00_cult_e_lazer.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/326/p_lei_12_cred_adic_supl_150_000_00_cult_e_lazer.pdf</t>
   </si>
   <si>
     <t>Fica o Chefe do Executivo Municipal de Ipiguá autorizado, a_x000D_
 proceder uma abertura de Crédito Adicional Suplementar, até a importância de R$ 150.000.00 (cento e cinquenta mil reais), de acordo com a Lei n° 810/2021 de 15/12/2021.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/327/p_lei_14_cria_conselho_deficiente_2.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/327/p_lei_14_cria_conselho_deficiente_2.pdf</t>
   </si>
   <si>
     <t>Fica criado o Conselho Municipal dos Direitos da Pessoa com_x000D_
 Deficiência, órgão colegiado de assessoramento consultivo, deliberativo, controlador das ações, de caráter permanente, paritário e consultivo em todos os níveis das políticas públicas no âmbito municipal, vinculado à Coordenadoria Municipal de Assistência Social, a qual deverá dentro das suas condições, dar suporte quanto à estrutura física e funcional do conselho.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/410/p_lei_16_cred_esp_60_000_00_cozinha_esperimental.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/410/p_lei_16_cred_esp_60_000_00_cozinha_esperimental.pdf</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/417/p_lei_17_cred_250_000_saude_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/417/p_lei_17_cred_250_000_saude_1.pdf</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/418/pl_18_cred_supl_4.70300000_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/418/pl_18_cred_supl_4.70300000_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um Crédito Adicional Suplementares no orçamento do exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/419/p_lei_19_cred_espc_150_000_recape.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/419/p_lei_19_cred_espc_150_000_recape.pdf</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/465/p_lei_20_altera_ldo_2023.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/465/p_lei_20_altera_ldo_2023.pdf</t>
   </si>
   <si>
     <t>Por intermédio desta encaminho para apreciação desta Egrégia Casa Legislativa o presente Projeto de Lei que dispõe sobre alterações dos programas no LDO.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/466/plei_21_altera_ppa_2022_a_2025.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/466/plei_21_altera_ppa_2022_a_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Plano Plurianual, do Município de Ipiguá para o exercício de 2022 á 2025.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/467/pl_22_loa_2023.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/467/pl_22_loa_2023.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Ipiguá para o exercício de 2023.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/439/p_lei_23_regras_cons_saude.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/439/p_lei_23_regras_cons_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reformulação das regras do Conselho Municipal de Saúde do Município de Ipiguá e dá outras providencias.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/442/p_lei_24_2022.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/442/p_lei_24_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um Crédito_x000D_
 Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/443/p_lei_25_conv_der.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/443/p_lei_25_conv_der.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com o Departamento de Estradas de Rodagem do Estado de São Paulo - DER/SP e da outras providências.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/472/p_lei_26_alt_lei_aux_alimentacao_ex.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/472/p_lei_26_alt_lei_aux_alimentacao_ex.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 6a DA LEI MUNICIPAL N° 79512021, QUE INSTITUI O AUXÍLIO-ALIMENTAÇÃO NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL A TODOS OS SERVIDORES E FUNCIONÁRIOS PÚBLICOS MUNICIPAIS OCUPANTES DAS FUNÇÕES EFETIVAS E COMISSIONADAS DO ÂMBITO DO MUNICÍPIO DE IPIGUÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Pública de Assistência Social do Município e dá outras providências.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/464/p_lei_28.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/464/p_lei_28.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUTORIZAÇÃO AO CHEFE DO EXECUTIVO MUNICIPAL A_x000D_
 PROCEDER O PARCELAMENTO DE DÉBITO EXISTENTE JUNTO AO_x000D_
 MINISTÉRIO DO TURISMO DO GOVERNO FEDERAL E DA OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/471/p_lei_29_cred_supl_1_036_100.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/471/p_lei_29_cred_supl_1_036_100.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um Crédito Adicional Suplementares no Orçamento do exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/470/p_lei_30.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/470/p_lei_30.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUTORIZAÇÃO AO CHEFE DO EXECUTIVO MUNICIPAL A PROCEDER ATOS ADMINISTRATIVOS DE FORMA A ANUIR COM AS NOVAS DEMARCAÇÕES DE DIVISAS TERRITORIAIS COM O MUNICÍPIO DE SÃO JOSÉ DO RIO PRETO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/243/pl_01_2021_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/243/pl_01_2021_1.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Poder Executivo a proceder uma abertura de crédito adicional especial, até a importância de R$ 115.606,40.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/244/p_lei_02_2021_finisa_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/244/p_lei_02_2021_finisa_1.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Poder Executivo a proceder uma abertura de crédito adicional especial, até a importância de R$ 166.162,45.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/245/pl_03_2021_cred_520_000_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/245/pl_03_2021_cred_520_000_1.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Poder Executivo a proceder uma abertura de crédito adicional especial, até a importância de R$ 520.000,00.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/250/projeto_de_lei_-_05_-criacao_conselho_fundeb.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/250/projeto_de_lei_-_05_-criacao_conselho_fundeb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de_x000D_
 Acompanhamento e Controle Social (CACS) do novo FUNDEB e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/276/p_lei_10_cred_esp_42852186_educacao_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/276/p_lei_10_cred_esp_42852186_educacao_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um Crédito Adicional Especial de R$ 428.521,86 (quatrocentos e vinte e oito mil quinhentos e vinte e um reais e oitenta e seis centavos), conforme Convênio processo n° 3261/2011, da Secretaria de Estado da Educação, e Planilha Orçamentaria e solicitação de suplementação.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/277/p_lei_11_conv_posto_identificacao_iirgd_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/277/p_lei_11_conv_posto_identificacao_iirgd_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com a Secretaria da Segurança Pública do Governo do Estado de São Paulo! Instituto de Identificação - Ricardo Gumbleton Daunt e da outras providências.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/278/p_lei_12_procon_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/278/p_lei_12_procon_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com a Secretaria da Justiça e Cidadania do Governo do Estado de São Paulo! Fundação de Proteção e Defesa do Consumidor- PROCON/SP e da outras providências.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/279/p_lei_13_ganha_tempo_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/279/p_lei_13_ganha_tempo_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, implantação e funcionamento de espaço denominado "GANHA TEMPO" junto ao MUNICÍPIO DE IPIGUÁ e da outras providências.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/286/p_lei_16_conv_seg_publica_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/286/p_lei_16_conv_seg_publica_1.pdf</t>
   </si>
   <si>
     <t>Disponibilizar pessoal civil e estagiários à Delegacia de Policia Civil de Ipiguá.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/287/p_lei_17_verba_condeca_1.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/287/p_lei_17_verba_condeca_1.pdf</t>
   </si>
   <si>
     <t>Fica o Chefe do Executivo Municipal de Ipiguá autorizado, a proceder uma abertura de Crédito Adicional Especial, até a importância de R$ 100.000,00 (cem mil reais), destinado a: _x000D_
  - EXECUTIVO/FUNDO MUNICIPAL DIREITOS CRIANÇA E ADOLESCENTE;_x000D_
  - FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E ADOLESCENTE;_x000D_
  - FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E ADOLESCENTE;_x000D_
  - MANUTENÇÃO DO F.M.D.C.A.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/288/p_lei_18_cred_suple_adicional.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/288/p_lei_18_cred_suple_adicional.pdf</t>
   </si>
   <si>
     <t>Fica aberto no orçamento fiscal e de seguridade social do exercício de 2021 aprovado pela Lei Orçamentária n° 776, de 16 de dezembro de 2020 os Crédito Adicional suplementar no montante de R$ 1.284,000,00 (um milhão duzentos e oitenta e quatro mil reais), destina-se ao reforço das seguintes dotações:_x000D_
 _x000D_
 - EXECUTIVO / ADMINISTRAÇÃO E PLANEJAMENTO_x000D_
 - ADMINISTRAÇÃO_x000D_
 - ADMINISTRAÇÃO FINANCEIRA_x000D_
 - APOIO ADMINISTRATIVO_x000D_
 - MANUTENÇÃO DA ADMINISTRAÇÃO</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/289/p_lei_19_cred_adc_esp_350_000.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/289/p_lei_19_cred_adc_esp_350_000.pdf</t>
   </si>
   <si>
     <t>Solicito a aprovação do referido Projeto de Lei, em regime de urgência, tendo em vista a necessidade, para que possamos dar início na Licitação para as Obras destinada a implantação do GANHA TEMPO, e aquisição dos Equipamentos e Material permanente para a instalação.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/290/p_lei_20_cred_225_000_saude.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/290/p_lei_20_cred_225_000_saude.pdf</t>
   </si>
   <si>
     <t>Fica o Chefe do Executivo Municipal de Ipiguá autorizado, a_x000D_
 proceder uma abertura de Crédito Adicional Especial, até a importância de R$ 225.000,00 (duzentos e vinte e cinco mil reais), de acordo com a Lei n° 776/2020 de 16/12/2020 destinada_x000D_
 a suplementação da seguinte dotação do orçamento vigente, a saber:_x000D_
 _x000D_
 - EXECUTIVO/ FUNDO MUNICIPAL DE SAÚDE_x000D_
 - EXECUTIVO_x000D_
 - FUNDO MUNICIPAL DE SAÚDE_x000D_
 - ATENÇÃO BÁSICA_x000D_
 - REDE MUNICIPAL DE SAÚDE_x000D_
 - INVESTIMENTO SERVIÇO SAÚDE_x000D_
 - EQUIPAMENTO E MATERIAL PERMANENTE</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/294/p_lei_21_aux_alimentacao_func.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/294/p_lei_21_aux_alimentacao_func.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo Municipal autorizado e obrigado a conceder o auxílio alimentação a todos os servidores e funcionários públicos municipais, em substituição à cesta básica de alimentos, o valor de R$ 250,00 (duzentos e cinqüenta reais) mensais, na forma de ticket-alimentação ou cartão magnético de crédito.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/302/p_lei_23_atrib_classes.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/302/p_lei_23_atrib_classes.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que visa regulamentar as atribuições de aulas junto as unidades escolares municipais.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/303/p_lei_24_conv_inst_ensino.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/303/p_lei_24_conv_inst_ensino.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo Municipal autorizado a celebrar Termo de Convênio com Instituições de Ensino Superiores e Escolas Técnicas Profissionalizantes objetivando a realização de estágios para_x000D_
 cumprimento de currículo escolar, que não acarretem quaisquer despesas ao ente público municipal, portanto, não remunerado.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>Solicito a aprovação do referido Projeto de Lei, em regime de urgência, tendo em vista a necessidade, para que possamos dar início a Licitação, de Elaboração do Projeto Executivo para Implantação de Anel Viário na Extensão de 1,40 Km com 02_x000D_
 Dispositivos de Acesso e Retomo em Nível Tipo Rotatória e Projeto de Implantação de Dispositivo de Acesso e Retomo em Nível, Tipo Rotatória Alongada, na SP-427 KM 22, Acesso ao Bairro Jardim São Francisco, Município de Ipiguá-SP</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/306/pl_29_cred_350_000.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/306/pl_29_cred_350_000.pdf</t>
   </si>
   <si>
     <t>Fica aberto no Orçamento Fiscal e de Seguridade social do_x000D_
 exercício de 2021 aprovado pela Lei Orçamentária n° 776 de 16 de dezembro de 2020 o Crédito Adicional suplementar no montante de R$ 350,000,00 (trezentos e cinquenta mil reais), destinase ao reforço das seguintes dotações:_x000D_
 02009 - EXECUTIVO / ENSINO FUNDAMENTAL_x000D_
 12-EDUCAÇÃO_x000D_
 12-361 - ENSINO FUNDAMENTAL_x000D_
 12-361-014 - ENSINO FUNDAMENTAL_x000D_
 12-361-014-1-014 - INVESTIMENTO NO ENSINO FUNDAMEMNTAL_x000D_
 173-7 - 44.90.52 - EQUIPAMENTOS E MATERIAL PERMANENTE</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/307/p_lei_30_iprem_aposentadorias_e_pensoes.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/307/p_lei_30_iprem_aposentadorias_e_pensoes.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do_x000D_
 Município de Ipiguá - SP: fixa o limite máximo para a concessão_x000D_
 de aposentadorias e pensões pelo regime de previdência de que_x000D_
 trata o art. 40 da Constituição Federal; autoriza a adesão ao plano_x000D_
 de benefícios de previdência complementar: e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/205/projeot-lei-01-2020.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/205/projeot-lei-01-2020.pdf</t>
   </si>
   <si>
     <t>Empréstimo 1.500.00,00</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/209/projeto_de_lei_leg_01_estradas_rurais_municipais.doc</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/209/projeto_de_lei_leg_01_estradas_rurais_municipais.doc</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/210/p_lei_14_cred_125_000_saude.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/210/p_lei_14_cred_125_000_saude.pdf</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/161/p_lei_01_2019_saude.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/161/p_lei_01_2019_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/162/p_lei_02_80.000_carro.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/162/p_lei_02_80.000_carro.pdf</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/163/p_lei_03_2019_recape.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/163/p_lei_03_2019_recape.pdf</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/164/p_lei_04_2019_praca.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/164/p_lei_04_2019_praca.pdf</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/206/projeto-lei-35-2019.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/206/projeto-lei-35-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre extinção de cargos públicos de provimento em comissão e dá outras providências.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/25/projeto__lei_01_cred_200_000_recape.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/25/projeto__lei_01_cred_200_000_recape.pdf</t>
   </si>
   <si>
     <t>Credito Adicional suplementar</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/26/projeto__lei_02_cred_120_000_ambulancia.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/26/projeto__lei_02_cred_120_000_ambulancia.pdf</t>
   </si>
   <si>
     <t>Credito Adicional Especial</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/27/projeto__lei_03_cred_97_500_trator04062018.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/28/projeto__lei_04_cred_30000_esporte_acad_ar_livre.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/27/projeto__lei_03_cred_97_500_trator04062018.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/28/projeto__lei_04_cred_30000_esporte_acad_ar_livre.pdf</t>
   </si>
   <si>
     <t>Credito Adicional Suplementar</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/29/projeto__lei_05_cred_734_793_22_educ_creche_escola.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/29/projeto__lei_05_cred_734_793_22_educ_creche_escola.pdf</t>
   </si>
   <si>
     <t>Neusa Lino</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/30/projeto_de_lei_06_denom_rua_siqueira_campos_lot_jose_lino.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/30/projeto_de_lei_06_denom_rua_siqueira_campos_lot_jose_lino.pdf</t>
   </si>
   <si>
     <t>Denominação de rua na sede do municipio</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Marcelo Amado</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_07_nocoes_primeiros_socorros_lei_lucas.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_07_nocoes_primeiros_socorros_lei_lucas.pdf</t>
   </si>
   <si>
     <t>Institui as diretrizes para inclusão de capacitação em “NOÇÕES DE PRIMEIROS SOCORROS	“ como atividade pedagógica de complementação curricular na Rede Escolar Municipal de Ipiguá e dá outras providências.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/32/projeto_de_lei__08_legislativa_-_farmacia_solidar_C2uR88w.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/32/projeto_de_lei__08_legislativa_-_farmacia_solidar_C2uR88w.pdf</t>
   </si>
   <si>
     <t>Instituição o Programa Farmácia Solidária no Município de Ipiguá e dá outras providências.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Legislativo - Legs</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/33/projeto_de_lei_09_rev_func_cam.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/33/projeto_de_lei_09_rev_func_cam.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão geral anual dos vencimentos dos funcionários da Câmara Municipal de Ipiguá e dá outras providências.”</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/34/projeto_de_lei__no_10_revis_vers.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/34/projeto_de_lei__no_10_revis_vers.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos subsídios dos Vereadores e Presidente da Câmara Municipal de Ipiguá e dá outras providências.</t>
   </si>
   <si>
     <t>Maureli Belei</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_11_alt_art_lei_388_uso_solo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_11_alt_art_lei_388_uso_solo.pdf</t>
   </si>
   <si>
     <t>Acrescenta nova redação aos artigos 5º, 25 e 97 da Lei Municipal nº 388/2010 de 09 de abril de 2010, que dispõe sobre o uso e ocupação do solo no município de Ipiguá e dá outras providências</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/36/projeto_de_lei_12_cred_99_990.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/36/projeto_de_lei_12_cred_99_990.pdf</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/37/projeto_de_lei_13_depto_transito_jari.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/37/projeto_de_lei_13_depto_transito_jari.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Departamento Municipal de Trânsito - DMT, da Junta Administrativa de Recursos de Infração – JARI e dá outras providências</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/38/projeto_de_lei_14_tarifa_dae.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/38/projeto_de_lei_14_tarifa_dae.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A MATRIZ TARIFÁRIA DO DAE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/39/projeto_de_lei_15_cred_100_000_saude.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/39/projeto_de_lei_15_cred_100_000_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Credito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/40/projeto_de_lei_17_2018_alt_lei_632_chac_recreio.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/40/projeto_de_lei_17_2018_alt_lei_632_chac_recreio.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único do artigo 1º e o §1º do artigo 6º da lei 632/2016, de 10 de novembro de 2016, que dispõe sobre critérios para implantação de parcelamentos do solo com destinação de Chácara de Recreio e dá outras providências</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Joao Licurgo</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_no_19_utilidade_publica.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_no_19_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a AMARD - Associação Mão Amiga Recanto dos 18 e dá outras providências</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/102/projeto_de_lei__no_20_2018_saude_80_000.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/102/projeto_de_lei__no_20_2018_saude_80_000.pdf</t>
   </si>
   <si>
     <t>CREDITO ADICIONAL ESPECIAL SAUDE 80000</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/103/projeto_lei_21_cred_fundo_social_3102000.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/103/projeto_lei_21_cred_fundo_social_3102000.pdf</t>
   </si>
   <si>
     <t>CREDITO ADICIONAL ESPECIAL R$ 31.020,00 FUNDO SOCIAL DE SOLIDARIEDADE</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/104/projeto_lei_22_nucleo_estancia_pazianotto.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/104/projeto_lei_22_nucleo_estancia_pazianotto.pdf</t>
   </si>
   <si>
     <t>NÚCLEO URBANO CHÁCARA DE RECREIO ESTANCIA PAZIANOTTO</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/151/pl_23_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/151/pl_23_2018.pdf</t>
   </si>
   <si>
     <t>Altera anexo I, da Lei Municipal 183/2002</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/152/proj_lei_24_2018_revoga_lei_terreno_bispado.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/152/proj_lei_24_2018_revoga_lei_terreno_bispado.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal 193 2002- imóvel urbano em favor do Bispado São José do Rio Preto</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/153/pl_25_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/153/pl_25_2018.pdf</t>
   </si>
   <si>
     <t>Cria o Departamento Municipal de meio ambiente</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/154/pl_26_2018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/154/pl_26_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento do solo e urbanizações especiais do município de Ipiguá e dá outras providencias</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>LOA 2019</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/156/pl_28_altera_ldo.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/156/pl_28_altera_ldo.pdf</t>
   </si>
   <si>
     <t>Altera LDO 2019</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Altera PPA 2018 a 2021</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/158/pl_30_cred_80_000_iprem.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/158/pl_30_cred_80_000_iprem.pdf</t>
   </si>
   <si>
     <t>Abertura de Credito Adicional Especial IPREM</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/107/lei_677_-_2018_-_celebracao_de_convenios_fde_-_10012018.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/107/lei_677_-_2018_-_celebracao_de_convenios_fde_-_10012018.pdf</t>
   </si>
   <si>
     <t>Autoriza celebração de Convênios com a Fundação para o Desenvolvimento da Educação- FDE, objetivando a gestão de Atas de Registro de Preços e dá outras providencias.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/55/lei_640_-_2017_-_revogacao_do_paragrafo_unico_do__BWEIdE2.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/55/lei_640_-_2017_-_revogacao_do_paragrafo_unico_do__BWEIdE2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação do Parágrafo Único, do artigo 2º, da Lei Municipal 244/2005 e dá outras providências.”</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/54/lei_641_-_2017_-_abertura_de_um_credito_adicional_ufgK2d7.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/54/lei_641_-_2017_-_abertura_de_um_credito_adicional_ufgK2d7.pdf</t>
   </si>
   <si>
     <t>Fica o Chefe do Executivo Municipal de Ipiguá autorizado, a proceder uma abertura de Crédito Adicional Especial, até a importância de R$ 8.160,00 ( oito mil, cento e sessenta reais), de acordo com a lei n.º 637/2016 de 02/12/2016 destinada a suplementação da seguinte dotação do orçamento vigente</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/56/lei_642_-_2017_-_autoriza_a_prefeitura_municipal.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/56/lei_642_-_2017_-_autoriza_a_prefeitura_municipal.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo Municipal autorizado a conceder ajuda financeira, a titulo de subvenção, à Associação Projeto D+ da Criança e do Adolescente, de Ipiguá/SP, inscrita no CNPJ n.º 05.422.671/0001-64.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1591,68 +1621,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/627/p_lei_01_2025_apae.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/622/p_lei_02_2025_nucleo_urbano_veneza_e_pirulito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/635/p_lei_03_cred_esp_saude.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/636/p_lei_04_2025_cred_esp_pista_caminhada_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/575/p_lei_01_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/576/p_lei_02_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/582/p_lei_04_2024_apae.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/609/p_lei_05_2024_reajusta_aux_alimentacao_pm_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/610/p_lei_06_2024_recursos_ass_mao_amiga_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/611/p_lei_07_2024_nome_rua_sao_francisco_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/612/p_lei_08_2024_nome_ganha_tempo_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/613/plei_09_ldo_2025_1_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/614/p_lei_10_nucleo_urbano_sta_rosa_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/615/p_lei_11_cred_supl_2_380_000_00.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/616/p_lei_12_2024_etr.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/479/p_lei_02_2023_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/480/p_lei_03_2023_cred_esp_70_000_lanchonete_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/481/pl_04_abono_func_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/482/p_lei_05_reajuste_aux_alimentacao_ex_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/483/p_lei_06_concessao_espaco_publico_bar_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/484/p_lei_07_apae.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/536/p_lei_08_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/524/p_lei_09_refis.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/526/p_lei_10_cred_esp_150_000_recape.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/527/p_lei_11_atv_delegada.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/539/p_lei_14_cred_supl_3_900_000_00.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/542/p_lei_15_regulariza__edificacoes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/552/p_lei_16_2023_alt_lei_632_2016_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/565/p_lei_17_2024_altera_ppa_2022_a_2025_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/566/plei_18_alt_ldo_2024_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/567/p_lei_19_2024_loa_2024_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/557/p_lei_20_2023_repasse_enfermeiros_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/562/p_lei_21_cred_adc_supl_2_452_000.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/312/p_lei_01_2022_cred_248_913_00_saude.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/318/p_lei_03_repasse_cartorio_eleitoral_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/322/pl_05_cria_suas_ass_social.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/323/pl_06_ass_renascer.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/335/pl_07_cred_esp_400_000_2.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/326/p_lei_12_cred_adic_supl_150_000_00_cult_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/327/p_lei_14_cria_conselho_deficiente_2.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/410/p_lei_16_cred_esp_60_000_00_cozinha_esperimental.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/417/p_lei_17_cred_250_000_saude_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/418/pl_18_cred_supl_4.70300000_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/419/p_lei_19_cred_espc_150_000_recape.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/465/p_lei_20_altera_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/466/plei_21_altera_ppa_2022_a_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/467/pl_22_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/439/p_lei_23_regras_cons_saude.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/442/p_lei_24_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/443/p_lei_25_conv_der.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/472/p_lei_26_alt_lei_aux_alimentacao_ex.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/464/p_lei_28.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/471/p_lei_29_cred_supl_1_036_100.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/470/p_lei_30.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/243/pl_01_2021_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/244/p_lei_02_2021_finisa_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/245/pl_03_2021_cred_520_000_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/250/projeto_de_lei_-_05_-criacao_conselho_fundeb.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/276/p_lei_10_cred_esp_42852186_educacao_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/277/p_lei_11_conv_posto_identificacao_iirgd_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/278/p_lei_12_procon_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/279/p_lei_13_ganha_tempo_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/286/p_lei_16_conv_seg_publica_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/287/p_lei_17_verba_condeca_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/288/p_lei_18_cred_suple_adicional.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/289/p_lei_19_cred_adc_esp_350_000.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/290/p_lei_20_cred_225_000_saude.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/294/p_lei_21_aux_alimentacao_func.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/302/p_lei_23_atrib_classes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/303/p_lei_24_conv_inst_ensino.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/306/pl_29_cred_350_000.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/307/p_lei_30_iprem_aposentadorias_e_pensoes.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/205/projeot-lei-01-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/209/projeto_de_lei_leg_01_estradas_rurais_municipais.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/210/p_lei_14_cred_125_000_saude.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/161/p_lei_01_2019_saude.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/162/p_lei_02_80.000_carro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/163/p_lei_03_2019_recape.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/164/p_lei_04_2019_praca.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/206/projeto-lei-35-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/25/projeto__lei_01_cred_200_000_recape.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/26/projeto__lei_02_cred_120_000_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/27/projeto__lei_03_cred_97_500_trator04062018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/28/projeto__lei_04_cred_30000_esporte_acad_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/29/projeto__lei_05_cred_734_793_22_educ_creche_escola.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/30/projeto_de_lei_06_denom_rua_siqueira_campos_lot_jose_lino.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_07_nocoes_primeiros_socorros_lei_lucas.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/32/projeto_de_lei__08_legislativa_-_farmacia_solidar_C2uR88w.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/33/projeto_de_lei_09_rev_func_cam.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/34/projeto_de_lei__no_10_revis_vers.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_11_alt_art_lei_388_uso_solo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/36/projeto_de_lei_12_cred_99_990.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/37/projeto_de_lei_13_depto_transito_jari.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/38/projeto_de_lei_14_tarifa_dae.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/39/projeto_de_lei_15_cred_100_000_saude.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/40/projeto_de_lei_17_2018_alt_lei_632_chac_recreio.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_no_19_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/102/projeto_de_lei__no_20_2018_saude_80_000.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/103/projeto_lei_21_cred_fundo_social_3102000.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/104/projeto_lei_22_nucleo_estancia_pazianotto.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/151/pl_23_2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/152/proj_lei_24_2018_revoga_lei_terreno_bispado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/153/pl_25_2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/154/pl_26_2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/156/pl_28_altera_ldo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/158/pl_30_cred_80_000_iprem.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/107/lei_677_-_2018_-_celebracao_de_convenios_fde_-_10012018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/55/lei_640_-_2017_-_revogacao_do_paragrafo_unico_do__BWEIdE2.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/54/lei_641_-_2017_-_abertura_de_um_credito_adicional_ufgK2d7.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/56/lei_642_-_2017_-_autoriza_a_prefeitura_municipal.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2026/650/p_lei_01_2026_apae.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2026/651/p_lei_02_2026_cred_150_000.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2026/652/p_lei_03_2026_cred_350_000.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/627/p_lei_01_2025_apae.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/622/p_lei_02_2025_nucleo_urbano_veneza_e_pirulito.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/635/p_lei_03_cred_esp_saude.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2025/636/p_lei_04_2025_cred_esp_pista_caminhada_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/575/p_lei_01_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/576/p_lei_02_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/582/p_lei_04_2024_apae.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/609/p_lei_05_2024_reajusta_aux_alimentacao_pm_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/610/p_lei_06_2024_recursos_ass_mao_amiga_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/611/p_lei_07_2024_nome_rua_sao_francisco_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/612/p_lei_08_2024_nome_ganha_tempo_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/613/plei_09_ldo_2025_1_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/614/p_lei_10_nucleo_urbano_sta_rosa_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/615/p_lei_11_cred_supl_2_380_000_00.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2024/616/p_lei_12_2024_etr.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/479/p_lei_02_2023_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/480/p_lei_03_2023_cred_esp_70_000_lanchonete_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/481/pl_04_abono_func_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/482/p_lei_05_reajuste_aux_alimentacao_ex_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/483/p_lei_06_concessao_espaco_publico_bar_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/484/p_lei_07_apae.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/536/p_lei_08_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/524/p_lei_09_refis.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/526/p_lei_10_cred_esp_150_000_recape.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/527/p_lei_11_atv_delegada.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/539/p_lei_14_cred_supl_3_900_000_00.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/542/p_lei_15_regulariza__edificacoes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/552/p_lei_16_2023_alt_lei_632_2016_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/565/p_lei_17_2024_altera_ppa_2022_a_2025_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/566/plei_18_alt_ldo_2024_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/567/p_lei_19_2024_loa_2024_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/557/p_lei_20_2023_repasse_enfermeiros_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2023/562/p_lei_21_cred_adc_supl_2_452_000.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/312/p_lei_01_2022_cred_248_913_00_saude.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/318/p_lei_03_repasse_cartorio_eleitoral_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/322/pl_05_cria_suas_ass_social.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/323/pl_06_ass_renascer.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/335/pl_07_cred_esp_400_000_2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/326/p_lei_12_cred_adic_supl_150_000_00_cult_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/327/p_lei_14_cria_conselho_deficiente_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/410/p_lei_16_cred_esp_60_000_00_cozinha_esperimental.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/417/p_lei_17_cred_250_000_saude_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/418/pl_18_cred_supl_4.70300000_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/419/p_lei_19_cred_espc_150_000_recape.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/465/p_lei_20_altera_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/466/plei_21_altera_ppa_2022_a_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/467/pl_22_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/439/p_lei_23_regras_cons_saude.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/442/p_lei_24_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/443/p_lei_25_conv_der.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/472/p_lei_26_alt_lei_aux_alimentacao_ex.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/464/p_lei_28.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/471/p_lei_29_cred_supl_1_036_100.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2022/470/p_lei_30.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/243/pl_01_2021_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/244/p_lei_02_2021_finisa_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/245/pl_03_2021_cred_520_000_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/250/projeto_de_lei_-_05_-criacao_conselho_fundeb.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/276/p_lei_10_cred_esp_42852186_educacao_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/277/p_lei_11_conv_posto_identificacao_iirgd_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/278/p_lei_12_procon_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/279/p_lei_13_ganha_tempo_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/286/p_lei_16_conv_seg_publica_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/287/p_lei_17_verba_condeca_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/288/p_lei_18_cred_suple_adicional.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/289/p_lei_19_cred_adc_esp_350_000.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/290/p_lei_20_cred_225_000_saude.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/294/p_lei_21_aux_alimentacao_func.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/302/p_lei_23_atrib_classes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/303/p_lei_24_conv_inst_ensino.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/306/pl_29_cred_350_000.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2021/307/p_lei_30_iprem_aposentadorias_e_pensoes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/205/projeot-lei-01-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/209/projeto_de_lei_leg_01_estradas_rurais_municipais.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2020/210/p_lei_14_cred_125_000_saude.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/161/p_lei_01_2019_saude.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/162/p_lei_02_80.000_carro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/163/p_lei_03_2019_recape.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/164/p_lei_04_2019_praca.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2019/206/projeto-lei-35-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/25/projeto__lei_01_cred_200_000_recape.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/26/projeto__lei_02_cred_120_000_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/27/projeto__lei_03_cred_97_500_trator04062018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/28/projeto__lei_04_cred_30000_esporte_acad_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/29/projeto__lei_05_cred_734_793_22_educ_creche_escola.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/30/projeto_de_lei_06_denom_rua_siqueira_campos_lot_jose_lino.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_07_nocoes_primeiros_socorros_lei_lucas.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/32/projeto_de_lei__08_legislativa_-_farmacia_solidar_C2uR88w.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/33/projeto_de_lei_09_rev_func_cam.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/34/projeto_de_lei__no_10_revis_vers.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_11_alt_art_lei_388_uso_solo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/36/projeto_de_lei_12_cred_99_990.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/37/projeto_de_lei_13_depto_transito_jari.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/38/projeto_de_lei_14_tarifa_dae.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/39/projeto_de_lei_15_cred_100_000_saude.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/40/projeto_de_lei_17_2018_alt_lei_632_chac_recreio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_no_19_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/102/projeto_de_lei__no_20_2018_saude_80_000.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/103/projeto_lei_21_cred_fundo_social_3102000.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/104/projeto_lei_22_nucleo_estancia_pazianotto.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/151/pl_23_2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/152/proj_lei_24_2018_revoga_lei_terreno_bispado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/153/pl_25_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/154/pl_26_2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/156/pl_28_altera_ldo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/158/pl_30_cred_80_000_iprem.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2018/107/lei_677_-_2018_-_celebracao_de_convenios_fde_-_10012018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/55/lei_640_-_2017_-_revogacao_do_paragrafo_unico_do__BWEIdE2.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/54/lei_641_-_2017_-_abertura_de_um_credito_adicional_ufgK2d7.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/materialegislativa/2017/56/lei_642_-_2017_-_autoriza_a_prefeitura_municipal.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H121"/>
+  <dimension ref="A1:H124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1721,3025 +1751,3103 @@
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B6" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H8" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H9" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="C10" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D10" t="s">
-[...8 lines deleted...]
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="H11" t="s">
         <v>46</v>
-      </c>
-[...13 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="H12" t="s">
         <v>50</v>
-      </c>
-[...13 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" t="s">
+        <v>52</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="H13" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="H14" t="s">
         <v>58</v>
-      </c>
-[...13 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" t="s">
+        <v>60</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="H15" t="s">
         <v>62</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" t="s">
+        <v>64</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="H16" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" t="s">
+        <v>68</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B17" t="s">
+      <c r="H17" t="s">
         <v>70</v>
-      </c>
-[...16 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" t="s">
+        <v>72</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B18" t="s">
-[...14 lines deleted...]
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>77</v>
       </c>
       <c r="H19" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>79</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H20" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B21" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H21" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B22" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="C22" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B23" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="C23" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H23" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B24" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="C24" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H24" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B25" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="C25" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
       <c r="G25" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B26" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="C26" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B27" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="C27" t="s">
-        <v>101</v>
+        <v>64</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>102</v>
       </c>
       <c r="H27" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>104</v>
       </c>
       <c r="B28" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="C28" t="s">
+        <v>68</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="D28" t="s">
-[...8 lines deleted...]
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" t="s">
+        <v>80</v>
+      </c>
+      <c r="C29" t="s">
+        <v>72</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="H29" t="s">
         <v>109</v>
-      </c>
-[...13 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>110</v>
+      </c>
+      <c r="B30" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" t="s">
+        <v>111</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="H30" t="s">
         <v>113</v>
-      </c>
-[...10 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>114</v>
+      </c>
+      <c r="B31" t="s">
+        <v>80</v>
+      </c>
+      <c r="C31" t="s">
+        <v>115</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="H31" t="s">
         <v>117</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>118</v>
+      </c>
+      <c r="B32" t="s">
+        <v>80</v>
+      </c>
+      <c r="C32" t="s">
+        <v>119</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="H32" t="s">
         <v>121</v>
-      </c>
-[...10 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>122</v>
+      </c>
+      <c r="B33" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" t="s">
+        <v>123</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="H33" t="s">
         <v>125</v>
-      </c>
-[...13 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>126</v>
+      </c>
+      <c r="B34" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" t="s">
+        <v>127</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="H34" t="s">
         <v>129</v>
-      </c>
-[...10 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>130</v>
+      </c>
+      <c r="B35" t="s">
+        <v>80</v>
+      </c>
+      <c r="C35" t="s">
+        <v>131</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="B35" t="s">
+      <c r="H35" t="s">
         <v>133</v>
-      </c>
-[...16 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>134</v>
+      </c>
+      <c r="B36" t="s">
+        <v>80</v>
+      </c>
+      <c r="C36" t="s">
+        <v>135</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B36" t="s">
-[...14 lines deleted...]
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>138</v>
+      </c>
+      <c r="B37" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" t="s">
         <v>139</v>
       </c>
-      <c r="B37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>140</v>
       </c>
       <c r="H37" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>142</v>
       </c>
       <c r="B38" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="C38" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="H38" t="s">
-        <v>107</v>
+        <v>145</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>146</v>
+      </c>
+      <c r="B39" t="s">
         <v>143</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="H39" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B40" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="C40" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="H40" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B41" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="C41" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="H41" t="s">
-        <v>151</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B42" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="C42" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
       <c r="G42" s="1" t="s">
-        <v>137</v>
+        <v>154</v>
       </c>
       <c r="H42" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B43" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="C43" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
       <c r="G43" s="1" t="s">
-        <v>137</v>
+        <v>157</v>
       </c>
       <c r="H43" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B44" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="C44" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
       <c r="G44" s="1" t="s">
-        <v>137</v>
+        <v>160</v>
       </c>
       <c r="H44" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B45" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="C45" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="H45" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B46" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="C46" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
-      <c r="F46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G46" s="1" t="s">
-        <v>161</v>
+        <v>147</v>
       </c>
       <c r="H46" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B47" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="C47" t="s">
-        <v>101</v>
+        <v>68</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
-      <c r="F47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G47" s="1" t="s">
-        <v>164</v>
+        <v>147</v>
       </c>
       <c r="H47" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B48" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="C48" t="s">
-        <v>109</v>
+        <v>72</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
-      <c r="F48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" s="1" t="s">
-        <v>167</v>
+        <v>147</v>
       </c>
       <c r="H48" t="s">
-        <v>23</v>
+        <v>169</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B49" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="C49" t="s">
-        <v>113</v>
+        <v>76</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="H49" t="s">
-        <v>23</v>
+        <v>172</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B50" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="C50" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="H50" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B51" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="C51" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="H51" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B52" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="C52" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="H52" t="s">
-        <v>177</v>
+        <v>33</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B53" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="C53" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="H53" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B54" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="C54" t="s">
-        <v>182</v>
+        <v>131</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="H54" t="s">
-        <v>184</v>
+        <v>33</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>185</v>
       </c>
       <c r="B55" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="C55" t="s">
+        <v>135</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="D55" t="s">
-[...8 lines deleted...]
-      <c r="G55" s="1" t="s">
+      <c r="H55" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>188</v>
+      </c>
+      <c r="B56" t="s">
+        <v>143</v>
+      </c>
+      <c r="C56" t="s">
+        <v>139</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="H56" t="s">
         <v>190</v>
-      </c>
-[...13 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>191</v>
+      </c>
+      <c r="B57" t="s">
+        <v>143</v>
+      </c>
+      <c r="C57" t="s">
+        <v>192</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="H57" t="s">
         <v>194</v>
-      </c>
-[...13 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>195</v>
+      </c>
+      <c r="B58" t="s">
+        <v>143</v>
+      </c>
+      <c r="C58" t="s">
+        <v>196</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="B58" t="s">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="H58" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>199</v>
+      </c>
+      <c r="B59" t="s">
+        <v>143</v>
+      </c>
+      <c r="C59" t="s">
+        <v>200</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="B59" t="s">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="H59" t="s">
         <v>202</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>203</v>
+      </c>
+      <c r="B60" t="s">
+        <v>143</v>
+      </c>
+      <c r="C60" t="s">
         <v>204</v>
       </c>
-      <c r="B60" t="s">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="D60" t="s">
-[...8 lines deleted...]
-      <c r="G60" s="1" t="s">
+      <c r="H60" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>207</v>
+      </c>
+      <c r="B61" t="s">
+        <v>143</v>
+      </c>
+      <c r="C61" t="s">
         <v>208</v>
       </c>
-      <c r="B61" t="s">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="D61" t="s">
-[...8 lines deleted...]
-      <c r="G61" s="1" t="s">
+      <c r="H61" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>211</v>
+      </c>
+      <c r="B62" t="s">
+        <v>143</v>
+      </c>
+      <c r="C62" t="s">
         <v>212</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H62" t="s">
         <v>213</v>
-      </c>
-[...13 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>214</v>
+      </c>
+      <c r="B63" t="s">
+        <v>143</v>
+      </c>
+      <c r="C63" t="s">
+        <v>215</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="B63" t="s">
+      <c r="H63" t="s">
         <v>217</v>
-      </c>
-[...16 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>218</v>
+      </c>
+      <c r="B64" t="s">
+        <v>143</v>
+      </c>
+      <c r="C64" t="s">
+        <v>219</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="B64" t="s">
-[...14 lines deleted...]
-      <c r="G64" s="1" t="s">
+      <c r="H64" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>222</v>
+      </c>
+      <c r="B65" t="s">
+        <v>143</v>
+      </c>
+      <c r="C65" t="s">
         <v>223</v>
       </c>
-      <c r="B65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>224</v>
       </c>
       <c r="H65" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>226</v>
       </c>
       <c r="B66" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="C66" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="H66" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B67" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="C67" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H67" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B68" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="C68" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
-      <c r="F68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G68" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="H68" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B69" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="C69" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="H69" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B70" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="C70" t="s">
-        <v>239</v>
+        <v>68</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>240</v>
       </c>
       <c r="H70" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>242</v>
       </c>
       <c r="B71" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="C71" t="s">
-        <v>109</v>
+        <v>72</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>243</v>
       </c>
       <c r="H71" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>245</v>
       </c>
       <c r="B72" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="C72" t="s">
-        <v>113</v>
+        <v>76</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>246</v>
       </c>
       <c r="H72" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>248</v>
       </c>
       <c r="B73" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="C73" t="s">
-        <v>117</v>
+        <v>249</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="H73" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B74" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="C74" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="H74" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B75" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="C75" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="H75" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B76" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="C76" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="H76" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B77" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="C77" t="s">
-        <v>186</v>
+        <v>131</v>
       </c>
       <c r="D77" t="s">
         <v>11</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="H77" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B78" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="C78" t="s">
-        <v>190</v>
+        <v>135</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="H78" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B79" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="C79" t="s">
-        <v>205</v>
+        <v>139</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>137</v>
+        <v>268</v>
       </c>
       <c r="H79" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B80" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="C80" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="H80" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B81" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="C81" t="s">
-        <v>213</v>
+        <v>200</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="H81" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B82" t="s">
-        <v>275</v>
+        <v>227</v>
       </c>
       <c r="C82" t="s">
-        <v>10</v>
+        <v>215</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>276</v>
+        <v>147</v>
       </c>
       <c r="H82" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>278</v>
       </c>
       <c r="B83" t="s">
-        <v>275</v>
+        <v>227</v>
       </c>
       <c r="C83" t="s">
-        <v>17</v>
+        <v>219</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
+      </c>
+      <c r="F83" t="s">
+        <v>13</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>279</v>
       </c>
       <c r="H83" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>281</v>
       </c>
       <c r="B84" t="s">
-        <v>275</v>
+        <v>227</v>
       </c>
       <c r="C84" t="s">
-        <v>101</v>
+        <v>223</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
+      </c>
+      <c r="F84" t="s">
+        <v>13</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>282</v>
       </c>
       <c r="H84" t="s">
-        <v>23</v>
+        <v>283</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B85" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C85" t="s">
         <v>10</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
+      <c r="F85" t="s">
+        <v>13</v>
+      </c>
       <c r="G85" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H85" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B86" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C86" t="s">
         <v>17</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="H86" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B87" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C87" t="s">
-        <v>21</v>
+        <v>111</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="H87" t="s">
-        <v>286</v>
+        <v>33</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B88" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="C88" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="H88" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B89" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="C89" t="s">
-        <v>294</v>
+        <v>17</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
-      <c r="F89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G89" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="H89" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>194</v>
+        <v>299</v>
       </c>
       <c r="B90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="C90" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
-      <c r="F90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G90" s="1" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="H90" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>198</v>
+        <v>301</v>
       </c>
       <c r="B91" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="C91" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
-      <c r="F91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G91" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="H91" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>202</v>
+        <v>303</v>
       </c>
       <c r="B92" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="C92" t="s">
-        <v>21</v>
+        <v>304</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="H92" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B93" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C93" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="H93" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B94" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="H94" t="s">
-        <v>301</v>
+        <v>311</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B95" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C95" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>306</v>
+        <v>13</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="H95" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>309</v>
+        <v>215</v>
       </c>
       <c r="B96" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C96" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>310</v>
+        <v>13</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="H96" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>313</v>
+        <v>219</v>
       </c>
       <c r="B97" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C97" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>310</v>
+        <v>13</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="H97" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>223</v>
+      </c>
+      <c r="B98" t="s">
+        <v>307</v>
+      </c>
+      <c r="C98" t="s">
+        <v>52</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
         <v>316</v>
       </c>
-      <c r="B98" t="s">
-[...11 lines deleted...]
-      <c r="F98" t="s">
+      <c r="G98" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="G98" s="1" t="s">
+      <c r="H98" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>319</v>
+      </c>
+      <c r="B99" t="s">
+        <v>307</v>
+      </c>
+      <c r="C99" t="s">
+        <v>56</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
         <v>320</v>
-      </c>
-[...13 lines deleted...]
-        <v>317</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>321</v>
       </c>
       <c r="H99" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>294</v>
+        <v>323</v>
       </c>
       <c r="B100" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C100" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>324</v>
       </c>
       <c r="H100" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>326</v>
       </c>
       <c r="B101" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C101" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>13</v>
+        <v>327</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="H101" t="s">
-        <v>23</v>
+        <v>329</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B102" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C102" t="s">
-        <v>239</v>
+        <v>68</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>13</v>
+        <v>327</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="H102" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>331</v>
+        <v>304</v>
       </c>
       <c r="B103" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C103" t="s">
-        <v>101</v>
+        <v>72</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
-        <v>13</v>
+        <v>333</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="H103" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B104" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C104" t="s">
-        <v>105</v>
+        <v>76</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="H104" t="s">
-        <v>336</v>
+        <v>33</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B105" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C105" t="s">
-        <v>113</v>
+        <v>249</v>
       </c>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>323</v>
+        <v>13</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H105" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B106" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C106" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D106" t="s">
         <v>11</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>342</v>
       </c>
       <c r="H106" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>344</v>
       </c>
       <c r="B107" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C107" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="D107" t="s">
         <v>11</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>345</v>
       </c>
       <c r="H107" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>347</v>
       </c>
       <c r="B108" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C108" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>13</v>
+        <v>333</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>348</v>
       </c>
       <c r="H108" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>350</v>
       </c>
       <c r="B109" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C109" t="s">
-        <v>182</v>
+        <v>131</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>13</v>
+        <v>351</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="H109" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B110" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C110" t="s">
-        <v>186</v>
+        <v>135</v>
       </c>
       <c r="D110" t="s">
         <v>11</v>
       </c>
       <c r="E110" t="s">
         <v>12</v>
       </c>
       <c r="F110" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="H110" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B111" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C111" t="s">
-        <v>190</v>
+        <v>139</v>
       </c>
       <c r="D111" t="s">
         <v>11</v>
       </c>
       <c r="E111" t="s">
         <v>12</v>
       </c>
       <c r="F111" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H111" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B112" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C112" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="D112" t="s">
         <v>11</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H112" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B113" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C113" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D113" t="s">
         <v>11</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="H113" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B114" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C114" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="D114" t="s">
         <v>11</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>137</v>
+        <v>367</v>
       </c>
       <c r="H114" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B115" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C115" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="H115" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B116" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C116" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D116" t="s">
         <v>11</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>137</v>
+        <v>373</v>
       </c>
       <c r="H116" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B117" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C117" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>373</v>
+        <v>147</v>
       </c>
       <c r="H117" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B118" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C118" t="s">
-        <v>376</v>
+        <v>215</v>
       </c>
       <c r="D118" t="s">
         <v>11</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
+      <c r="F118" t="s">
+        <v>13</v>
+      </c>
       <c r="G118" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="H118" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B119" t="s">
-        <v>380</v>
+        <v>307</v>
       </c>
       <c r="C119" t="s">
+        <v>219</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H119" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>382</v>
+      </c>
+      <c r="B120" t="s">
+        <v>307</v>
+      </c>
+      <c r="C120" t="s">
+        <v>223</v>
+      </c>
+      <c r="D120" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H120" t="s">
         <v>384</v>
-      </c>
-[...19 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
+        <v>385</v>
+      </c>
+      <c r="B121" t="s">
+        <v>307</v>
+      </c>
+      <c r="C121" t="s">
+        <v>386</v>
+      </c>
+      <c r="D121" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" t="s">
+        <v>12</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H121" t="s">
         <v>388</v>
       </c>
-      <c r="B121" t="s">
-[...2 lines deleted...]
-      <c r="C121" t="s">
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
         <v>389</v>
       </c>
-      <c r="D121" t="s">
-[...5 lines deleted...]
-      <c r="G121" s="1" t="s">
+      <c r="B122" t="s">
         <v>390</v>
       </c>
-      <c r="H121" t="s">
+      <c r="C122" t="s">
         <v>391</v>
+      </c>
+      <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H122" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>394</v>
+      </c>
+      <c r="B123" t="s">
+        <v>390</v>
+      </c>
+      <c r="C123" t="s">
+        <v>395</v>
+      </c>
+      <c r="D123" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" t="s">
+        <v>12</v>
+      </c>
+      <c r="F123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H123" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>398</v>
+      </c>
+      <c r="B124" t="s">
+        <v>390</v>
+      </c>
+      <c r="C124" t="s">
+        <v>399</v>
+      </c>
+      <c r="D124" t="s">
+        <v>11</v>
+      </c>
+      <c r="E124" t="s">
+        <v>12</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H124" t="s">
+        <v>401</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4820,50 +4928,53 @@
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>