--- v0 (2026-02-04)
+++ v1 (2026-04-17)
@@ -48,138 +48,138 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ato</t>
   </si>
   <si>
     <t>Ato Normativo</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2023/931/ato_mesa_02_2023_altera_data_12_sessao_ord.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2023/931/ato_mesa_02_2023_altera_data_12_sessao_ord.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da data de realização da 12ª sessão ordinária do mês de agosto de 2023.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2023/930/ato_mesa_01_2023_altera_data_sessao.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2023/930/ato_mesa_01_2023_altera_data_sessao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da data de realização da 4ª sessão ordinária do mês de março de 2023.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2021/770/ato_da_mesa_diretora__02_2021.docx</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2021/770/ato_da_mesa_diretora__02_2021.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão de sessões ordinárias, prazos de proposituras e expediente do Poder Legislativo do Município de Ipiguá e dá outras providências.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2021/769/ato_da_mesa_diretora__01_2021.docx</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2021/769/ato_da_mesa_diretora__01_2021.docx</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2020/750/ato_da_mesa_-_posse.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2020/750/ato_da_mesa_-_posse.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes e procedimentos para organização da sessão solene de instalação e posse do Prefeito, Vice-Prefeito e Vereadores, a ser realizada no dia 1º de janeiro de 2021 nas dependências da Câmara Municipal de Ipiguá.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2020/737/ato_da_mesa_06_retomada_dos_trabalhos.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2020/737/ato_da_mesa_06_retomada_dos_trabalhos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a volta das sessões ordinárias, prazos de proposituras e expediente do Poder Legislativo do Município de Ipiguá e dá outras providências.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2020/736/ato_mesa_05.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2020/736/ato_mesa_05.pdf</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2020/735/ato_da_mesa_04_prorroga_15_dias_suspensao.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2020/735/ato_da_mesa_04_prorroga_15_dias_suspensao.pdf</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2020/734/ato-mesa-diretora-03-2020_0F0Ioun.pdf</t>
+    <t>http://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2020/734/ato-mesa-diretora-03-2020_0F0Ioun.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -483,67 +483,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2023/931/ato_mesa_02_2023_altera_data_12_sessao_ord.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2023/930/ato_mesa_01_2023_altera_data_sessao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2021/770/ato_da_mesa_diretora__02_2021.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2021/769/ato_da_mesa_diretora__01_2021.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2020/750/ato_da_mesa_-_posse.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2020/737/ato_da_mesa_06_retomada_dos_trabalhos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2020/736/ato_mesa_05.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2020/735/ato_da_mesa_04_prorroga_15_dias_suspensao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2020/734/ato-mesa-diretora-03-2020_0F0Ioun.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2023/931/ato_mesa_02_2023_altera_data_12_sessao_ord.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2023/930/ato_mesa_01_2023_altera_data_sessao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2021/770/ato_da_mesa_diretora__02_2021.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2021/769/ato_da_mesa_diretora__01_2021.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2020/750/ato_da_mesa_-_posse.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2020/737/ato_da_mesa_06_retomada_dos_trabalhos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2020/736/ato_mesa_05.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2020/735/ato_da_mesa_04_prorroga_15_dias_suspensao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipigua.sp.leg.br/media/sapl/public/normajuridica/2020/734/ato-mesa-diretora-03-2020_0F0Ioun.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="110.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="109.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="204" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>